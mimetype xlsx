--- v2 (2026-08-04)
+++ v3 (2026-10-03)
@@ -2229,51 +2229,51 @@
       </c>
       <c r="D34" s="2"/>
       <c r="E34" s="2" t="s">
         <v>137</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>138</v>
       </c>
       <c r="G34" s="2"/>
       <c r="H34" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I34" s="3">
         <v>82691206369</v>
       </c>
       <c r="J34" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L34" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M34" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="1">
         <v>39197034000017</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>139</v>
       </c>
       <c r="D35" s="2"/>
       <c r="E35" s="2" t="s">
         <v>140</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>141</v>
       </c>
       <c r="G35" s="2"/>
       <c r="H35" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I35" s="3">
         <v>93050068705</v>
@@ -2526,51 +2526,51 @@
       </c>
       <c r="C42" s="2" t="s">
         <v>158</v>
       </c>
       <c r="D42" s="2"/>
       <c r="E42" s="2" t="s">
         <v>159</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>131</v>
       </c>
       <c r="G42" s="2"/>
       <c r="H42" s="2" t="s">
         <v>66</v>
       </c>
       <c r="I42" s="3">
         <v>31590008059</v>
       </c>
       <c r="J42" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L42" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="M42" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="1">
         <v>78602926400029</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>160</v>
       </c>
       <c r="D43" s="2"/>
       <c r="E43" s="2" t="s">
         <v>161</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>144</v>
       </c>
       <c r="G43" s="2"/>
       <c r="H43" s="2" t="s">
         <v>29</v>
@@ -2697,31 +2697,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 08/05/2026 00:15:57</dc:description>
+  <dc:description>Export en date du 10/03/2026 06:30:48</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>