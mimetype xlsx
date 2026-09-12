--- v0 (2026-07-21)
+++ v1 (2026-09-12)
@@ -76,81 +76,81 @@
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
     <t>CLASSE DIGITALE</t>
   </si>
   <si>
     <t>5 PLACE DE LA PYRAMIDE 92800 PUTEAUX</t>
   </si>
   <si>
     <t>27/10/2022</t>
   </si>
   <si>
     <t>85.59A</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>VRAI</t>
   </si>
   <si>
+    <t>ATRIA</t>
+  </si>
+  <si>
+    <t>12 CHEMIN DES GERANIUMS 97416 SAINT-LEU</t>
+  </si>
+  <si>
+    <t>07/03/2019</t>
+  </si>
+  <si>
+    <t>04973198497</t>
+  </si>
+  <si>
     <t>BEFORMA</t>
   </si>
   <si>
     <t>OP THALES - ETG 3 5 CHEMIN DE GRAND CANAL 97490 SAINT-DENIS</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>04973207097</t>
   </si>
   <si>
     <t>MEDIABROS</t>
   </si>
   <si>
     <t>3 CHEMIN DU CANAL 77860 SAINT-GERMAIN-SUR-MORIN</t>
   </si>
   <si>
     <t>23/12/2019</t>
-  </si>
-[...10 lines deleted...]
-    <t>04973198497</t>
   </si>
   <si>
     <t>ORIONIS CONSULTING</t>
   </si>
   <si>
     <t>4 ALLEE DE LA SOURCE 78610 AUFFARGIS</t>
   </si>
   <si>
     <t>20/03/2024</t>
   </si>
   <si>
     <t>70.22Z</t>
   </si>
   <si>
     <t>PULSA CONSEIL</t>
   </si>
   <si>
     <t>8 RUE ANTONIN FROIDURE 93110 ROSNY-SOUS-BOIS</t>
   </si>
   <si>
     <t>30/03/2026</t>
   </si>
 </sst>
 </file>
 
@@ -613,145 +613,145 @@
       <c r="F2" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G2" s="2"/>
       <c r="H2" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I2" s="3">
         <v>11756078675</v>
       </c>
       <c r="J2" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L2" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="1">
-        <v>85222156300038</v>
+        <v>84929750200015</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D3" s="2"/>
       <c r="E3" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G3" s="2"/>
       <c r="H3" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K3" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M3" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="1">
-        <v>88007323400010</v>
+        <v>85222156300038</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D4" s="2"/>
       <c r="E4" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="I4" s="3">
-        <v>11770703477</v>
+      <c r="I4" s="3" t="s">
+        <v>27</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K4" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="1">
-        <v>84929750200015</v>
+        <v>88007323400010</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D5" s="2"/>
       <c r="E5" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="I5" s="3" t="s">
-        <v>30</v>
+      <c r="I5" s="3">
+        <v>11770703477</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="1">
         <v>92527931700018</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D6" s="2"/>
@@ -852,31 +852,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 07/21/2026 18:36:43</dc:description>
+  <dc:description>Export en date du 09/12/2026 17:30:59</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>