--- v2 (2026-03-05)
+++ v3 (2026-04-24)
@@ -235,69 +235,69 @@
   <si>
     <t>7487P000287</t>
   </si>
   <si>
     <t>UNIV PARIS XIII PARIS-NORD VILLETANEUSE</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS XIII.PARIS-NORD</t>
   </si>
   <si>
     <t>99 AVENUE JEAN-BAPTISTE CLEMENT 93430 VILLETANEUSE</t>
   </si>
   <si>
     <t>1193P000893</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS EST CRETEIL VAL DE MARNE</t>
   </si>
   <si>
     <t>61 AVENUE DU GENERAL DE GAULLE 94000 CRETEIL</t>
   </si>
   <si>
     <t>1194P000794</t>
   </si>
   <si>
+    <t>FORMASUP HAUTS DE FRANCE</t>
+  </si>
+  <si>
+    <t>PARC DES MOULINS 7 B AV DE LA CREATIVITE 59491 VILLENEUVE D ASCQ</t>
+  </si>
+  <si>
+    <t>01/10/2006</t>
+  </si>
+  <si>
     <t>ISFFEL - INSTITUT SUPERIEUR DE FORMATION</t>
   </si>
   <si>
     <t>PEN AR PRAT 29250 SAINT-POL-DE-LEON</t>
   </si>
   <si>
     <t>16/12/1996</t>
   </si>
   <si>
     <t>85.59A</t>
-  </si>
-[...7 lines deleted...]
-    <t>01/10/2006</t>
   </si>
   <si>
     <t>UNIVERSITE BOURGOGNE EUROPE</t>
   </si>
   <si>
     <t xml:space="preserve"> MAISON DE L'UNIVERSITE ESPLANADE ERASME 21000 DIJON</t>
   </si>
   <si>
     <t>06/12/2024</t>
   </si>
   <si>
     <t>UNIVERSITE DE BREST</t>
   </si>
   <si>
     <t>3 RUE MATTHIEU GALLOU 29200 BREST</t>
   </si>
   <si>
     <t>01/03/2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -1351,108 +1351,108 @@
       <c r="F18" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I18" s="3" t="s">
         <v>72</v>
       </c>
       <c r="J18" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K18" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L18" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M18" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="1">
-        <v>39282033800029</v>
+        <v>42813525500050</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>73</v>
       </c>
       <c r="D19" s="2"/>
       <c r="E19" s="2" t="s">
         <v>74</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>75</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
-        <v>76</v>
+        <v>22</v>
       </c>
       <c r="I19" s="3">
-        <v>53290419429</v>
+        <v>32590996759</v>
       </c>
       <c r="J19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
-        <v>42813525500050</v>
+        <v>39282033800029</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D20" s="2"/>
       <c r="E20" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="F20" s="2" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2" t="s">
-        <v>22</v>
+        <v>79</v>
       </c>
       <c r="I20" s="3">
-        <v>32590996759</v>
+        <v>53290419429</v>
       </c>
       <c r="J20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1">
         <v>93823061200013</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>80</v>
       </c>
       <c r="D21" s="2"/>
@@ -1551,31 +1551,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/05/2026 12:52:35</dc:description>
+  <dc:description>Export en date du 04/24/2026 02:01:19</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>