--- v3 (2026-04-24)
+++ v4 (2026-06-15)
@@ -235,69 +235,69 @@
   <si>
     <t>7487P000287</t>
   </si>
   <si>
     <t>UNIV PARIS XIII PARIS-NORD VILLETANEUSE</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS XIII.PARIS-NORD</t>
   </si>
   <si>
     <t>99 AVENUE JEAN-BAPTISTE CLEMENT 93430 VILLETANEUSE</t>
   </si>
   <si>
     <t>1193P000893</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS EST CRETEIL VAL DE MARNE</t>
   </si>
   <si>
     <t>61 AVENUE DU GENERAL DE GAULLE 94000 CRETEIL</t>
   </si>
   <si>
     <t>1194P000794</t>
   </si>
   <si>
+    <t>ISFFEL - INSTITUT SUPERIEUR DE FORMATION</t>
+  </si>
+  <si>
+    <t>PEN AR PRAT 29250 SAINT-POL-DE-LEON</t>
+  </si>
+  <si>
+    <t>16/12/1996</t>
+  </si>
+  <si>
+    <t>85.59A</t>
+  </si>
+  <si>
     <t>FORMASUP HAUTS DE FRANCE</t>
   </si>
   <si>
     <t>PARC DES MOULINS 7 B AV DE LA CREATIVITE 59491 VILLENEUVE D ASCQ</t>
   </si>
   <si>
     <t>01/10/2006</t>
-  </si>
-[...10 lines deleted...]
-    <t>85.59A</t>
   </si>
   <si>
     <t>UNIVERSITE BOURGOGNE EUROPE</t>
   </si>
   <si>
     <t xml:space="preserve"> MAISON DE L'UNIVERSITE ESPLANADE ERASME 21000 DIJON</t>
   </si>
   <si>
     <t>06/12/2024</t>
   </si>
   <si>
     <t>UNIVERSITE DE BREST</t>
   </si>
   <si>
     <t>3 RUE MATTHIEU GALLOU 29200 BREST</t>
   </si>
   <si>
     <t>01/03/2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -1351,108 +1351,108 @@
       <c r="F18" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I18" s="3" t="s">
         <v>72</v>
       </c>
       <c r="J18" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K18" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L18" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M18" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="1">
-        <v>42813525500050</v>
+        <v>39282033800029</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>73</v>
       </c>
       <c r="D19" s="2"/>
       <c r="E19" s="2" t="s">
         <v>74</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>75</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
-        <v>22</v>
+        <v>76</v>
       </c>
       <c r="I19" s="3">
-        <v>32590996759</v>
+        <v>53290419429</v>
       </c>
       <c r="J19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
-        <v>39282033800029</v>
+        <v>42813525500050</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D20" s="2"/>
       <c r="E20" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2" t="s">
-        <v>79</v>
+        <v>22</v>
       </c>
       <c r="I20" s="3">
-        <v>53290419429</v>
+        <v>32590996759</v>
       </c>
       <c r="J20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1">
         <v>93823061200013</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>80</v>
       </c>
       <c r="D21" s="2"/>
@@ -1551,31 +1551,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/24/2026 02:01:19</dc:description>
+  <dc:description>Export en date du 06/15/2026 12:59:56</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>