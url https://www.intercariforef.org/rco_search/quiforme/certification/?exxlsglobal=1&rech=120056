--- v4 (2026-06-15)
+++ v5 (2026-08-03)
@@ -58,51 +58,51 @@
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
     <t>NDA</t>
   </si>
   <si>
     <t>BILAN DE COMPETENCE</t>
   </si>
   <si>
     <t>APPRENTISSAGE</t>
   </si>
   <si>
     <t>VAE</t>
   </si>
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
-    <t>MINISTERE DE L’ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L’ESPACE</t>
+    <t>MINISTERE DE L'ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L'ESPACE</t>
   </si>
   <si>
     <t>HOTEL DE BONCOURT 21 RUE DESCARTES 75005 PARIS</t>
   </si>
   <si>
     <t>16/05/2012</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>UNIVERSITE DE LORRAINE</t>
   </si>
   <si>
     <t>34 COURS LEOPOLD 54000 NANCY</t>
   </si>
   <si>
     <t>01/01/2012</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
@@ -1551,31 +1551,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/15/2026 12:59:56</dc:description>
+  <dc:description>Export en date du 08/03/2026 07:59:19</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>