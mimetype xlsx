--- v1 (2026-02-14)
+++ v2 (2026-04-01)
@@ -1282,31 +1282,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/14/2026 10:17:54</dc:description>
+  <dc:description>Export en date du 04/01/2026 12:47:23</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>