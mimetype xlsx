--- v2 (2026-04-01)
+++ v3 (2026-05-18)
@@ -982,51 +982,51 @@
         <v>19440029700025</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I9" s="3">
         <v>52440417944</v>
       </c>
       <c r="J9" s="2" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
         <v>19660014200059</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>53</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E10" s="2" t="s">
@@ -1282,31 +1282,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/01/2026 12:47:23</dc:description>
+  <dc:description>Export en date du 05/18/2026 17:07:24</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>