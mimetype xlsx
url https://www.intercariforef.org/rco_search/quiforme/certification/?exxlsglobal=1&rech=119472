--- v3 (2026-05-18)
+++ v4 (2026-07-26)
@@ -208,63 +208,63 @@
   <si>
     <t>01/12/2016</t>
   </si>
   <si>
     <t>9166P008466</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT BOURDELLE</t>
   </si>
   <si>
     <t>GRETA MIDI-PYRENEES OUEST</t>
   </si>
   <si>
     <t>12 RUE DU GENERAL SARRAIL 82000 MONTAUBAN</t>
   </si>
   <si>
     <t>01/01/2011</t>
   </si>
   <si>
     <t>7382P000282</t>
   </si>
   <si>
     <t>CROIX ROUGE FRANCAISE</t>
   </si>
   <si>
-    <t>CENTRE DE FORMATION PROFESSIONNELLE MIDI PYRENEES</t>
+    <t>CROIX ROUGE FRANCAISE COMPETENCE CRFP OCC</t>
   </si>
   <si>
     <t>71 CHEMIN DES CAPELLES 31300 TOULOUSE</t>
   </si>
   <si>
     <t>25/12/1989</t>
   </si>
   <si>
-    <t>CTRE RGL FORMATION PROF.AQUITAINE</t>
-[...2 lines deleted...]
-    <t>22-25 22 ALL DES TERRES NEUVES 33130 BEGLES</t>
+    <t>CROIX ROUGE COMPETENCE CRFP NOUVELLE AQUITAINE</t>
+  </si>
+  <si>
+    <t>22 RUE DES TERRES NEUVES 33130 BEGLES</t>
   </si>
   <si>
     <t>10/12/1987</t>
   </si>
   <si>
     <t>CRFP LANGUEDOC ROUSSILLON</t>
   </si>
   <si>
     <t>2 PLACE HENRI DUNANT 34790 GRABELS</t>
   </si>
   <si>
     <t>25/12/2009</t>
   </si>
   <si>
     <t>CTRE FORMATION PROF.PAYS DE LOIRE</t>
   </si>
   <si>
     <t>6 RUE DE LA GARE 44400 REZE</t>
   </si>
   <si>
     <t>01/07/2010</t>
   </si>
 </sst>
 </file>
 
@@ -1282,31 +1282,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/18/2026 17:07:24</dc:description>
+  <dc:description>Export en date du 07/26/2026 22:21:46</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>