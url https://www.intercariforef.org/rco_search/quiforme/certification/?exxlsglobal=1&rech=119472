--- v4 (2026-07-26)
+++ v5 (2026-09-13)
@@ -1282,31 +1282,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 07/26/2026 22:21:46</dc:description>
+  <dc:description>Export en date du 09/13/2026 05:18:00</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>