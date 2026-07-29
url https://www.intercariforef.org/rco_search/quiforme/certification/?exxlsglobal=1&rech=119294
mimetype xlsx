--- v4 (2026-05-18)
+++ v5 (2026-07-29)
@@ -58,51 +58,51 @@
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
     <t>NDA</t>
   </si>
   <si>
     <t>BILAN DE COMPETENCE</t>
   </si>
   <si>
     <t>APPRENTISSAGE</t>
   </si>
   <si>
     <t>VAE</t>
   </si>
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
-    <t>MINISTERE DE L’ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L’ESPACE</t>
+    <t>MINISTERE DE L'ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L'ESPACE</t>
   </si>
   <si>
     <t>HOTEL DE BONCOURT 21 RUE DESCARTES 75005 PARIS</t>
   </si>
   <si>
     <t>16/05/2012</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>UNIVERSITE GUSTAVE EIFFEL</t>
   </si>
   <si>
     <t>CAMPUS DE MARNE-LA-VALLEE 5 BOULEVARD DESCARTES 77420 CHAMPS-SUR-MARNE</t>
   </si>
   <si>
     <t>01/01/2020</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
@@ -175,72 +175,72 @@
   <si>
     <t>8273P000273</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS III SORBONNE NOUVELLE</t>
   </si>
   <si>
     <t>17 RUE DE LA SORBONNE 75005 PARIS</t>
   </si>
   <si>
     <t>1175P000675</t>
   </si>
   <si>
     <t>UNIVERSITE AMIENS PICARDIE JULES VERNE</t>
   </si>
   <si>
     <t>PRESIDENCE DE L UNIVERSITE</t>
   </si>
   <si>
     <t>CHEMIN DU THIL 80000 AMIENS</t>
   </si>
   <si>
     <t>2280P000880</t>
   </si>
   <si>
+    <t>GOBELINS-CCI PARIS ILE DE FRANCE</t>
+  </si>
+  <si>
+    <t>73 BOULEVARD SAINT-MARCEL 75013 PARIS</t>
+  </si>
+  <si>
+    <t>29/10/2020</t>
+  </si>
+  <si>
+    <t>85.59B</t>
+  </si>
+  <si>
+    <t>CAMPUS GAMBETTA 247 AV GAMBETTA 75020 PARIS 20</t>
+  </si>
+  <si>
     <t>ADEFSA CTRE FORMAT APPRENTIS DESCARTES</t>
   </si>
   <si>
     <t>PARC DE LA HAUTE MAISON 23 RUE GALILEE 77420 CHAMPS-SUR-MARNE</t>
   </si>
   <si>
     <t>01/07/2003</t>
-  </si>
-[...13 lines deleted...]
-    <t>CAMPUS GAMBETTA 247 AV GAMBETTA 75020 PARIS 20</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
@@ -1015,154 +1015,154 @@
       <c r="F11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>52</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K11" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
-        <v>39089496200054</v>
+        <v>89003049700022</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>53</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>55</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
         <v>56</v>
       </c>
       <c r="I12" s="3">
-        <v>11770565477</v>
+        <v>11756129975</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L12" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="1">
-        <v>89003049700022</v>
+        <v>89003049700048</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="D13" s="2"/>
       <c r="E13" s="2" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="G13" s="2"/>
       <c r="H13" s="2" t="s">
         <v>56</v>
       </c>
       <c r="I13" s="3">
         <v>11756129975</v>
       </c>
       <c r="J13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L13" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M13" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="1">
-        <v>89003049700048</v>
+        <v>39089496200054</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D14" s="2"/>
       <c r="E14" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="F14" s="2" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="G14" s="2"/>
       <c r="H14" s="2" t="s">
         <v>56</v>
       </c>
       <c r="I14" s="3">
-        <v>11756129975</v>
+        <v>11770565477</v>
       </c>
       <c r="J14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="L14" s="2" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="M14" s="2" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
@@ -1178,31 +1178,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/18/2026 08:13:28</dc:description>
+  <dc:description>Export en date du 07/29/2026 23:36:33</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>