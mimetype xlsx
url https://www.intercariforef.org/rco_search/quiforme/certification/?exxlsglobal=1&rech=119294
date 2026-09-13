--- v5 (2026-07-29)
+++ v6 (2026-09-13)
@@ -175,72 +175,72 @@
   <si>
     <t>8273P000273</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS III SORBONNE NOUVELLE</t>
   </si>
   <si>
     <t>17 RUE DE LA SORBONNE 75005 PARIS</t>
   </si>
   <si>
     <t>1175P000675</t>
   </si>
   <si>
     <t>UNIVERSITE AMIENS PICARDIE JULES VERNE</t>
   </si>
   <si>
     <t>PRESIDENCE DE L UNIVERSITE</t>
   </si>
   <si>
     <t>CHEMIN DU THIL 80000 AMIENS</t>
   </si>
   <si>
     <t>2280P000880</t>
   </si>
   <si>
+    <t>ADEFSA CTRE FORMAT APPRENTIS DESCARTES</t>
+  </si>
+  <si>
+    <t>PARC DE LA HAUTE MAISON 23 RUE GALILEE 77420 CHAMPS-SUR-MARNE</t>
+  </si>
+  <si>
+    <t>01/07/2003</t>
+  </si>
+  <si>
+    <t>85.59B</t>
+  </si>
+  <si>
     <t>GOBELINS-CCI PARIS ILE DE FRANCE</t>
   </si>
   <si>
     <t>73 BOULEVARD SAINT-MARCEL 75013 PARIS</t>
   </si>
   <si>
     <t>29/10/2020</t>
   </si>
   <si>
-    <t>85.59B</t>
-[...1 lines deleted...]
-  <si>
     <t>CAMPUS GAMBETTA 247 AV GAMBETTA 75020 PARIS 20</t>
-  </si>
-[...7 lines deleted...]
-    <t>01/07/2003</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
@@ -1015,154 +1015,154 @@
       <c r="F11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>52</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K11" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
-        <v>89003049700022</v>
+        <v>39089496200054</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>53</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>55</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
         <v>56</v>
       </c>
       <c r="I12" s="3">
-        <v>11756129975</v>
+        <v>11770565477</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="L12" s="2" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="1">
-        <v>89003049700048</v>
+        <v>89003049700022</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="D13" s="2"/>
       <c r="E13" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="G13" s="2"/>
       <c r="H13" s="2" t="s">
         <v>56</v>
       </c>
       <c r="I13" s="3">
         <v>11756129975</v>
       </c>
       <c r="J13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L13" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M13" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="1">
-        <v>39089496200054</v>
+        <v>89003049700048</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D14" s="2"/>
       <c r="E14" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="F14" s="2" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="G14" s="2"/>
       <c r="H14" s="2" t="s">
         <v>56</v>
       </c>
       <c r="I14" s="3">
-        <v>11770565477</v>
+        <v>11756129975</v>
       </c>
       <c r="J14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L14" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M14" s="2" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
@@ -1178,31 +1178,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 07/29/2026 23:36:33</dc:description>
+  <dc:description>Export en date du 09/13/2026 19:07:40</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>