--- v4 (2026-08-17)
+++ v5 (2026-10-04)
@@ -559,168 +559,168 @@
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLE DE ST YRIEIX LA PERCHE</t>
   </si>
   <si>
     <t>CFPPA DE ST YRIEIX LA PERCHE</t>
   </si>
   <si>
     <t>28 ROUTE DE LA FAYE 87500 SAINT-YRIEIX-LA-PERCHE</t>
   </si>
   <si>
     <t>01/01/2002</t>
   </si>
   <si>
     <t>7487P001087</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES</t>
   </si>
   <si>
     <t>270 AV DU MAL DE LATTRE DE TASSIGNY 88500 MIRECOURT</t>
   </si>
   <si>
     <t>4188P000888</t>
   </si>
   <si>
+    <t>MAISON FAMILIALE RURALE MIXTE</t>
+  </si>
+  <si>
+    <t>2 PLACE SAINTE- QUITTERIE 40800 AIRE-SUR-L'ADOUR</t>
+  </si>
+  <si>
+    <t>01/01/1900</t>
+  </si>
+  <si>
+    <t>Fermé</t>
+  </si>
+  <si>
+    <t>MAISON FAMILIALE RURALE DE BOURGOUGNAGUE-LAUZUN</t>
+  </si>
+  <si>
+    <t>LE JOLIBERT 47410 BOURGOUGNAGUE</t>
+  </si>
+  <si>
+    <t>01/01/1979</t>
+  </si>
+  <si>
+    <t>24/01/2025</t>
+  </si>
+  <si>
+    <t>MAISON FAMILIALE RURALE D'EDUCATION ET D'ORIENTATION  DE TRIAC-LAUTRAIT</t>
+  </si>
+  <si>
+    <t>16200 TRIAC-LAUTRAIT</t>
+  </si>
+  <si>
+    <t>26/05/1986</t>
+  </si>
+  <si>
+    <t>CENTRE DE FORMATION BEAUSEJOUR</t>
+  </si>
+  <si>
+    <t>1465 ROUTE DE BEAUSEJOUR. 33190 GIRONDE-SUR-DROPT</t>
+  </si>
+  <si>
+    <t>01/01/1985</t>
+  </si>
+  <si>
+    <t>ALTER EGO CONSEIL</t>
+  </si>
+  <si>
+    <t>21-23 21 RUE GABRIEL MASSIAS 33500 LIBOURNE</t>
+  </si>
+  <si>
+    <t>29/03/2019</t>
+  </si>
+  <si>
     <t>LYCEE AGRICOLE PRIVE MEYNES - GARD</t>
   </si>
   <si>
     <t>ROUTE DE BEZOUCE 30840 MEYNES</t>
   </si>
   <si>
-    <t>01/01/1900</t>
-[...1 lines deleted...]
-  <si>
     <t>MAISON FAMILIALE RURALE PERIGORD LIMOUSIN</t>
   </si>
   <si>
     <t>10 RUE DE LA CROIX DES COMBES 87700 BEYNAC</t>
   </si>
   <si>
     <t>SEVREUROPE-MFR SEVREUROPE BRESSUIRE</t>
   </si>
   <si>
     <t>22 RUE DE LA BARITAUDERIE 79300 BRESSUIRE</t>
   </si>
   <si>
     <t>MAISON FAMILIALE RURALE DU PERIGORDVERT</t>
   </si>
   <si>
     <t>CHATEAU DE LA FILOLIE 24800 THIVIERS</t>
   </si>
   <si>
     <t>ASS MAISONS FAMILIALES VIGNEULLES HATTON</t>
   </si>
   <si>
     <t>CHATEAU DES 4 VENTS 55210 VIGNEULLES-LES-HATTONCHATEL</t>
   </si>
   <si>
     <t>FEDE NAT SYNDIC EXPL AGRICOLE</t>
   </si>
   <si>
     <t>11 RUE DE LA BAUME 75008 PARIS</t>
   </si>
   <si>
     <t>25/04/1988</t>
   </si>
   <si>
     <t>94.12Z</t>
   </si>
   <si>
-    <t>ALTER EGO CONSEIL</t>
-[...7 lines deleted...]
-  <si>
     <t>FEDERATION REGIONALE DES MAISONS FAMILIALES RURALES D'EDUCATION ET D'ORIENTATION DE NOUVELLE AQUITAINE</t>
   </si>
   <si>
     <t>IMMEUBLE SEQUOIA 27 RUE DE LA BLANCHERIE 33370 ARTIGUES-PRES-BORDEAUX</t>
   </si>
   <si>
     <t>06/12/2019</t>
   </si>
   <si>
     <t>94.99Z</t>
   </si>
   <si>
     <t>IRSEC ACADEMY</t>
   </si>
   <si>
     <t>IMMEUBLE LE TRIDENT LOTISSEMENT MONTGERALD 97200 FORT-DE-FRANCE</t>
   </si>
   <si>
     <t>02/01/2020</t>
   </si>
   <si>
     <t>85.59B</t>
   </si>
   <si>
     <t>02973247397</t>
-  </si>
-[...37 lines deleted...]
-    <t>26/05/1986</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
@@ -1505,51 +1505,51 @@
         <v>58</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>59</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>61</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>62</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L11" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
         <v>19170087100012</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>64</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G12" s="2"/>
@@ -2673,522 +2673,522 @@
       <c r="F41" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G41" s="2"/>
       <c r="H41" s="2" t="s">
         <v>30</v>
       </c>
       <c r="I41" s="3" t="s">
         <v>180</v>
       </c>
       <c r="J41" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K41" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L41" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M41" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="1">
-        <v>77588413300015</v>
+        <v>31138229500013</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>181</v>
       </c>
       <c r="D42" s="2"/>
       <c r="E42" s="2" t="s">
         <v>182</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>183</v>
       </c>
       <c r="G42" s="2"/>
       <c r="H42" s="2" t="s">
         <v>30</v>
       </c>
       <c r="I42" s="3">
-        <v>91300250130</v>
+        <v>72400086640</v>
       </c>
       <c r="J42" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="L42" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M42" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="1">
-        <v>77802871200017</v>
+        <v>31705055700014</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>13</v>
+        <v>184</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D43" s="2"/>
       <c r="E43" s="2" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="G43" s="2"/>
+        <v>187</v>
+      </c>
+      <c r="G43" s="2" t="s">
+        <v>188</v>
+      </c>
       <c r="H43" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="I43" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I43" s="3"/>
       <c r="J43" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K43" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="L43" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M43" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="1">
-        <v>78141312500019</v>
+        <v>33778074600018</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C44" s="2" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="D44" s="2"/>
       <c r="E44" s="2" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="G44" s="2"/>
       <c r="H44" s="2" t="s">
         <v>30</v>
       </c>
       <c r="I44" s="3">
-        <v>54790026479</v>
+        <v>54160068816</v>
       </c>
       <c r="J44" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K44" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L44" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M44" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="1">
-        <v>78174099800013</v>
+        <v>41479762100011</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="D45" s="2"/>
       <c r="E45" s="2" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>183</v>
+        <v>194</v>
       </c>
       <c r="G45" s="2"/>
       <c r="H45" s="2" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="I45" s="3">
-        <v>72240033624</v>
+        <v>72330001333</v>
       </c>
       <c r="J45" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="K45" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L45" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="M45" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="1">
-        <v>78341511000015</v>
+        <v>45239747400043</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C46" s="2" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="D46" s="2"/>
       <c r="E46" s="2" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>183</v>
+        <v>197</v>
       </c>
       <c r="G46" s="2"/>
       <c r="H46" s="2" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="I46" s="3">
-        <v>41550010455</v>
+        <v>72330645133</v>
       </c>
       <c r="J46" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K46" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="L46" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="M46" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="1">
-        <v>78485493700033</v>
+        <v>77588413300015</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C47" s="2" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="D47" s="2"/>
       <c r="E47" s="2" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>194</v>
+        <v>183</v>
       </c>
       <c r="G47" s="2"/>
       <c r="H47" s="2" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="I47" s="3"/>
+        <v>30</v>
+      </c>
+      <c r="I47" s="3">
+        <v>91300250130</v>
+      </c>
       <c r="J47" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K47" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L47" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M47" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="1">
-        <v>45239747400043</v>
+        <v>77802871200017</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C48" s="2" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="D48" s="2"/>
       <c r="E48" s="2" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>198</v>
+        <v>183</v>
       </c>
       <c r="G48" s="2"/>
       <c r="H48" s="2" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="I48" s="3">
-        <v>72330645133</v>
+        <v>74870037887</v>
       </c>
       <c r="J48" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="K48" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="L48" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="M48" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="49" spans="1:13">
       <c r="A49" s="1">
-        <v>82477102600021</v>
+        <v>78141312500019</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="D49" s="2"/>
       <c r="E49" s="2" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>201</v>
+        <v>183</v>
       </c>
       <c r="G49" s="2"/>
       <c r="H49" s="2" t="s">
-        <v>202</v>
+        <v>30</v>
       </c>
       <c r="I49" s="3">
-        <v>75331055633</v>
+        <v>54790026479</v>
       </c>
       <c r="J49" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K49" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="L49" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M49" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" s="1">
-        <v>88139302900015</v>
+        <v>78174099800013</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C50" s="2" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D50" s="2"/>
       <c r="E50" s="2" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>205</v>
+        <v>183</v>
       </c>
       <c r="G50" s="2"/>
       <c r="H50" s="2" t="s">
-        <v>206</v>
-[...2 lines deleted...]
-        <v>207</v>
+        <v>30</v>
+      </c>
+      <c r="I50" s="3">
+        <v>72240033624</v>
       </c>
       <c r="J50" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K50" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L50" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="M50" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" s="1">
-        <v>41479762100011</v>
+        <v>78341511000015</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C51" s="2" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="D51" s="2"/>
       <c r="E51" s="2" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>210</v>
+        <v>183</v>
       </c>
       <c r="G51" s="2"/>
       <c r="H51" s="2" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="I51" s="3">
-        <v>72330001333</v>
+        <v>41550010455</v>
       </c>
       <c r="J51" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K51" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L51" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="M51" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="1">
-        <v>31138229500013</v>
+        <v>78485493700033</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C52" s="2" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="D52" s="2"/>
       <c r="E52" s="2" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>183</v>
+        <v>210</v>
       </c>
       <c r="G52" s="2"/>
       <c r="H52" s="2" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>211</v>
+      </c>
+      <c r="I52" s="3"/>
       <c r="J52" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K52" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="L52" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M52" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" s="1">
-        <v>31705055700014</v>
+        <v>82477102600021</v>
       </c>
       <c r="B53" s="2" t="s">
-        <v>213</v>
+        <v>13</v>
       </c>
       <c r="C53" s="2" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D53" s="2"/>
       <c r="E53" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="G53" s="2"/>
+      <c r="H53" s="2" t="s">
         <v>215</v>
       </c>
-      <c r="F53" s="2" t="s">
-[...8 lines deleted...]
-      <c r="I53" s="3"/>
+      <c r="I53" s="3">
+        <v>75331055633</v>
+      </c>
       <c r="J53" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K53" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L53" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M53" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" s="1">
-        <v>33778074600018</v>
+        <v>88139302900015</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C54" s="2" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="D54" s="2"/>
       <c r="E54" s="2" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="F54" s="2" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="G54" s="2"/>
       <c r="H54" s="2" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>54160068816</v>
+        <v>219</v>
+      </c>
+      <c r="I54" s="3" t="s">
+        <v>220</v>
       </c>
       <c r="J54" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K54" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L54" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="M54" s="2" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
@@ -3204,31 +3204,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 08/17/2026 23:35:33</dc:description>
+  <dc:description>Export en date du 10/04/2026 07:07:09</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>