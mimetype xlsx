--- v4 (2026-03-16)
+++ v5 (2026-05-04)
@@ -1650,31 +1650,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/16/2026 13:17:26</dc:description>
+  <dc:description>Export en date du 05/04/2026 20:14:33</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>