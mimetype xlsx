--- v5 (2026-05-04)
+++ v6 (2026-07-26)
@@ -229,102 +229,102 @@
   <si>
     <t>4267P000267</t>
   </si>
   <si>
     <t>CMA FRANCE</t>
   </si>
   <si>
     <t>12 AVENUE MARCEAU 75008 PARIS</t>
   </si>
   <si>
     <t>01/03/1983</t>
   </si>
   <si>
     <t>1175P013475</t>
   </si>
   <si>
     <t>CAMPUS DE GROISY</t>
   </si>
   <si>
     <t>126 CHEMIN DES METIERS 74570 GROISY</t>
   </si>
   <si>
     <t>01/01/1900</t>
   </si>
   <si>
+    <t>FEDERATION DES ARTISANS BOULANGERS PATISSIERS DU PUY DE DOME</t>
+  </si>
+  <si>
+    <t>27 RUE FERNAND FOREST 63540 ROMAGNAT</t>
+  </si>
+  <si>
+    <t>02/01/2006</t>
+  </si>
+  <si>
+    <t>94.12Z</t>
+  </si>
+  <si>
+    <t>ECOLE BOULANGERIE ET PATISSERIE DE PARIS</t>
+  </si>
+  <si>
+    <t>64 RUE DES PIROGUES DE BERCY 75012 PARIS</t>
+  </si>
+  <si>
+    <t>16/09/1996</t>
+  </si>
+  <si>
+    <t>LES 13 VENTS  ECOLE INTERNATIONALE DES METIERS ET DES COMPETENCES LIMOUSIN</t>
+  </si>
+  <si>
+    <t>51 BOULEVARD DE LA LUNADE 19000 TULLE</t>
+  </si>
+  <si>
+    <t>13/12/2013</t>
+  </si>
+  <si>
     <t>ASSOCIATION GESTIONNAIRE DU CFA INTERPROFESSIONNEL D'EURE-ET-LOIR</t>
   </si>
   <si>
     <t>LES CHAISES RUE CHARLES ISIDORE DOUIN 28000 CHARTRES</t>
   </si>
   <si>
     <t>01/01/1990</t>
   </si>
   <si>
     <t>85.59A</t>
   </si>
   <si>
     <t>FONDAT FORMAT PROMOT PROFES BOULANGERIE</t>
   </si>
   <si>
     <t>INSTITUT NATIONAL BOULANGERIE PATISSERIE</t>
   </si>
   <si>
     <t>150 BOULEVARD DE L'EUROPE 76100 ROUEN</t>
   </si>
   <si>
     <t>01/08/1994</t>
-  </si>
-[...28 lines deleted...]
-    <t>13/12/2013</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
@@ -1411,221 +1411,221 @@
       <c r="F19" s="2" t="s">
         <v>70</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
         <v>59</v>
       </c>
       <c r="I19" s="3">
         <v>82690017974</v>
       </c>
       <c r="J19" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>26</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
-        <v>30791852400017</v>
+        <v>77922117500036</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>71</v>
       </c>
       <c r="D20" s="2"/>
       <c r="E20" s="2" t="s">
         <v>72</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>73</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2" t="s">
         <v>74</v>
       </c>
       <c r="I20" s="3">
-        <v>24280165228</v>
+        <v>83630093963</v>
       </c>
       <c r="J20" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L20" s="2" t="s">
         <v>26</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1">
-        <v>31504294500032</v>
+        <v>78454436300020</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>75</v>
       </c>
-      <c r="D21" s="2" t="s">
+      <c r="D21" s="2"/>
+      <c r="E21" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="E21" s="2" t="s">
+      <c r="F21" s="2" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="G21" s="2"/>
       <c r="H21" s="2" t="s">
         <v>59</v>
       </c>
       <c r="I21" s="3">
-        <v>23750036676</v>
+        <v>11750097075</v>
       </c>
       <c r="J21" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L21" s="2" t="s">
         <v>26</v>
       </c>
       <c r="M21" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="1">
-        <v>77922117500036</v>
+        <v>79964373900011</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D22" s="2"/>
       <c r="E22" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="F22" s="2" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="G22" s="2"/>
       <c r="H22" s="2" t="s">
-        <v>82</v>
+        <v>59</v>
       </c>
       <c r="I22" s="3">
-        <v>83630093963</v>
+        <v>74190081619</v>
       </c>
       <c r="J22" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K22" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L22" s="2" t="s">
         <v>26</v>
       </c>
       <c r="M22" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="1">
-        <v>78454436300020</v>
+        <v>30791852400017</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="D23" s="2"/>
       <c r="E23" s="2" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="G23" s="2"/>
       <c r="H23" s="2" t="s">
-        <v>59</v>
+        <v>84</v>
       </c>
       <c r="I23" s="3">
-        <v>11750097075</v>
+        <v>24280165228</v>
       </c>
       <c r="J23" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L23" s="2" t="s">
         <v>26</v>
       </c>
       <c r="M23" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="1">
-        <v>79964373900011</v>
+        <v>31504294500032</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="D24" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="D24" s="2"/>
       <c r="E24" s="2" t="s">
         <v>87</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>88</v>
       </c>
       <c r="G24" s="2"/>
       <c r="H24" s="2" t="s">
         <v>59</v>
       </c>
       <c r="I24" s="3">
-        <v>74190081619</v>
+        <v>23750036676</v>
       </c>
       <c r="J24" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L24" s="2" t="s">
         <v>26</v>
       </c>
       <c r="M24" s="2" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
@@ -1650,31 +1650,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/04/2026 20:14:33</dc:description>
+  <dc:description>Export en date du 07/26/2026 22:46:33</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>