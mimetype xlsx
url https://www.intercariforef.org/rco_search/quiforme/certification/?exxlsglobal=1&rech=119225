--- v6 (2026-07-26)
+++ v7 (2026-09-13)
@@ -229,102 +229,102 @@
   <si>
     <t>4267P000267</t>
   </si>
   <si>
     <t>CMA FRANCE</t>
   </si>
   <si>
     <t>12 AVENUE MARCEAU 75008 PARIS</t>
   </si>
   <si>
     <t>01/03/1983</t>
   </si>
   <si>
     <t>1175P013475</t>
   </si>
   <si>
     <t>CAMPUS DE GROISY</t>
   </si>
   <si>
     <t>126 CHEMIN DES METIERS 74570 GROISY</t>
   </si>
   <si>
     <t>01/01/1900</t>
   </si>
   <si>
+    <t>ASSOCIATION GESTIONNAIRE DU CFA INTERPROFESSIONNEL D'EURE-ET-LOIR</t>
+  </si>
+  <si>
+    <t>LES CHAISES RUE CHARLES ISIDORE DOUIN 28000 CHARTRES</t>
+  </si>
+  <si>
+    <t>01/01/1990</t>
+  </si>
+  <si>
+    <t>85.59A</t>
+  </si>
+  <si>
+    <t>FONDAT FORMAT PROMOT PROFES BOULANGERIE</t>
+  </si>
+  <si>
+    <t>INSTITUT NATIONAL BOULANGERIE PATISSERIE</t>
+  </si>
+  <si>
+    <t>150 BOULEVARD DE L'EUROPE 76100 ROUEN</t>
+  </si>
+  <si>
+    <t>01/08/1994</t>
+  </si>
+  <si>
     <t>FEDERATION DES ARTISANS BOULANGERS PATISSIERS DU PUY DE DOME</t>
   </si>
   <si>
     <t>27 RUE FERNAND FOREST 63540 ROMAGNAT</t>
   </si>
   <si>
     <t>02/01/2006</t>
   </si>
   <si>
     <t>94.12Z</t>
   </si>
   <si>
     <t>ECOLE BOULANGERIE ET PATISSERIE DE PARIS</t>
   </si>
   <si>
     <t>64 RUE DES PIROGUES DE BERCY 75012 PARIS</t>
   </si>
   <si>
     <t>16/09/1996</t>
   </si>
   <si>
     <t>LES 13 VENTS  ECOLE INTERNATIONALE DES METIERS ET DES COMPETENCES LIMOUSIN</t>
   </si>
   <si>
     <t>51 BOULEVARD DE LA LUNADE 19000 TULLE</t>
   </si>
   <si>
     <t>13/12/2013</t>
-  </si>
-[...22 lines deleted...]
-    <t>01/08/1994</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
@@ -1411,221 +1411,221 @@
       <c r="F19" s="2" t="s">
         <v>70</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
         <v>59</v>
       </c>
       <c r="I19" s="3">
         <v>82690017974</v>
       </c>
       <c r="J19" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>26</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
-        <v>77922117500036</v>
+        <v>30791852400017</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>71</v>
       </c>
       <c r="D20" s="2"/>
       <c r="E20" s="2" t="s">
         <v>72</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>73</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2" t="s">
         <v>74</v>
       </c>
       <c r="I20" s="3">
-        <v>83630093963</v>
+        <v>24280165228</v>
       </c>
       <c r="J20" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L20" s="2" t="s">
         <v>26</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1">
-        <v>78454436300020</v>
+        <v>31504294500032</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>75</v>
       </c>
-      <c r="D21" s="2"/>
+      <c r="D21" s="2" t="s">
+        <v>76</v>
+      </c>
       <c r="E21" s="2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="G21" s="2"/>
       <c r="H21" s="2" t="s">
         <v>59</v>
       </c>
       <c r="I21" s="3">
-        <v>11750097075</v>
+        <v>23750036676</v>
       </c>
       <c r="J21" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L21" s="2" t="s">
         <v>26</v>
       </c>
       <c r="M21" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="1">
-        <v>79964373900011</v>
+        <v>77922117500036</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D22" s="2"/>
       <c r="E22" s="2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G22" s="2"/>
       <c r="H22" s="2" t="s">
-        <v>59</v>
+        <v>82</v>
       </c>
       <c r="I22" s="3">
-        <v>74190081619</v>
+        <v>83630093963</v>
       </c>
       <c r="J22" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K22" s="2" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="L22" s="2" t="s">
         <v>26</v>
       </c>
       <c r="M22" s="2" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="1">
-        <v>30791852400017</v>
+        <v>78454436300020</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="D23" s="2"/>
       <c r="E23" s="2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="G23" s="2"/>
       <c r="H23" s="2" t="s">
-        <v>84</v>
+        <v>59</v>
       </c>
       <c r="I23" s="3">
-        <v>24280165228</v>
+        <v>11750097075</v>
       </c>
       <c r="J23" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L23" s="2" t="s">
         <v>26</v>
       </c>
       <c r="M23" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="1">
-        <v>31504294500032</v>
+        <v>79964373900011</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="D24" s="2" t="s">
         <v>86</v>
       </c>
+      <c r="D24" s="2"/>
       <c r="E24" s="2" t="s">
         <v>87</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>88</v>
       </c>
       <c r="G24" s="2"/>
       <c r="H24" s="2" t="s">
         <v>59</v>
       </c>
       <c r="I24" s="3">
-        <v>23750036676</v>
+        <v>74190081619</v>
       </c>
       <c r="J24" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L24" s="2" t="s">
         <v>26</v>
       </c>
       <c r="M24" s="2" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
@@ -1650,31 +1650,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 07/26/2026 22:46:33</dc:description>
+  <dc:description>Export en date du 09/13/2026 08:35:41</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>