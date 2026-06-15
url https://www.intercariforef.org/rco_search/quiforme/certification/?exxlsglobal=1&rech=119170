--- v1 (2026-03-25)
+++ v2 (2026-06-15)
@@ -1749,31 +1749,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/25/2026 19:47:15</dc:description>
+  <dc:description>Export en date du 06/15/2026 09:23:37</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>