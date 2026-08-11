--- v2 (2026-06-15)
+++ v3 (2026-08-11)
@@ -58,51 +58,51 @@
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
     <t>NDA</t>
   </si>
   <si>
     <t>BILAN DE COMPETENCE</t>
   </si>
   <si>
     <t>APPRENTISSAGE</t>
   </si>
   <si>
     <t>VAE</t>
   </si>
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
-    <t>MINISTERE DE L’ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L’ESPACE</t>
+    <t>MINISTERE DE L'ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L'ESPACE</t>
   </si>
   <si>
     <t>HOTEL DE BONCOURT 21 RUE DESCARTES 75005 PARIS</t>
   </si>
   <si>
     <t>16/05/2012</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>UNIVERSITE DE LORRAINE</t>
   </si>
   <si>
     <t>34 COURS LEOPOLD 54000 NANCY</t>
   </si>
   <si>
     <t>01/01/2012</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
@@ -217,51 +217,51 @@
   <si>
     <t>ASSOCIATION DE GESTION DU CNAM DE MARTINIQUE</t>
   </si>
   <si>
     <t>CAMPUS INIVERSITAIRE BP 7216 CAMPUS UNIVERSITAIRE 97233 SCHOELCHER</t>
   </si>
   <si>
     <t>01/03/1993</t>
   </si>
   <si>
     <t>ASSOCIATION DE GESTION DU CONSERVATOIRE NATIONAL DES ARTS ET METIERS EN GUADELOUPE</t>
   </si>
   <si>
     <t>CAMPUS FOUILLE FOUILLOLE 97110 POINTE A PITRE</t>
   </si>
   <si>
     <t>CNAM BRETAGNE - AGCNAM</t>
   </si>
   <si>
     <t>2 RUE CAMILLE GUERIN 22440 PLOUFRAGAN</t>
   </si>
   <si>
     <t>02/02/2009</t>
   </si>
   <si>
-    <t>FORMA SUP ARL</t>
+    <t>FORMASUP ODYSSEE</t>
   </si>
   <si>
     <t>66 AVENUE JEAN MERMOZ 69008 LYON</t>
   </si>
   <si>
     <t>01/06/2001</t>
   </si>
   <si>
     <t>CONSERVATOIRE NATIONAL DES ARTS ET METIERS DE PROVENCE ALPES COTE D4AZUR</t>
   </si>
   <si>
     <t>12 PL DES ABATTOIRS 13015 MARSEILLE 15EME</t>
   </si>
   <si>
     <t>16/06/2012</t>
   </si>
   <si>
     <t>ASSOCIATION DE GESTION DU CONSERVATOIRE NATION DES ARTS ET METIERS AUVERGNE-RHONE-ALPES</t>
   </si>
   <si>
     <t>CNAM AUVERGNE RHONE ALPES</t>
   </si>
   <si>
     <t>4 RUE RAVIER 69007 LYON</t>
   </si>
@@ -1652,51 +1652,51 @@
       </c>
       <c r="C25" s="2" t="s">
         <v>96</v>
       </c>
       <c r="D25" s="2"/>
       <c r="E25" s="2" t="s">
         <v>97</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>98</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I25" s="3">
         <v>28140302014</v>
       </c>
       <c r="J25" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L25" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M25" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="1">
         <v>94129831700012</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>99</v>
       </c>
       <c r="D26" s="2"/>
       <c r="E26" s="2" t="s">
         <v>100</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>101</v>
       </c>
       <c r="G26" s="2"/>
       <c r="H26" s="2" t="s">
         <v>22</v>
@@ -1749,31 +1749,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/15/2026 09:23:37</dc:description>
+  <dc:description>Export en date du 08/11/2026 07:07:33</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>