--- v2 (2026-03-18)
+++ v3 (2026-05-04)
@@ -220,69 +220,69 @@
   <si>
     <t>2376P002876</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS EST CRETEIL VAL DE MARNE</t>
   </si>
   <si>
     <t>61 AVENUE DU GENERAL DE GAULLE 94000 CRETEIL</t>
   </si>
   <si>
     <t>1194P000794</t>
   </si>
   <si>
     <t>UNIVERSITE DES ANTILLES</t>
   </si>
   <si>
     <t>CAMPUS FOUILLOLE 97110 POINTE A PITRE</t>
   </si>
   <si>
     <t>07/11/1983</t>
   </si>
   <si>
     <t>9597P000797</t>
   </si>
   <si>
+    <t>INTERFORA IFAIP</t>
+  </si>
+  <si>
+    <t>2 PLACE GEORGES GIRARDET 69190 SAINT-FONS</t>
+  </si>
+  <si>
+    <t>20/01/2020</t>
+  </si>
+  <si>
+    <t>85.59A</t>
+  </si>
+  <si>
     <t>FORMASUP MEDITERRANEE</t>
   </si>
   <si>
     <t>WORLD TRADE CENTER 2 RUE HENRI BARBUSSE 13001 MARSEILLE</t>
   </si>
   <si>
     <t>24/01/2022</t>
-  </si>
-[...10 lines deleted...]
-    <t>20/01/2020</t>
   </si>
   <si>
     <t>FORMASUP AUVERGNE</t>
   </si>
   <si>
     <t>2 ALLEE ALAN TURING 63170 AUBIERE</t>
   </si>
   <si>
     <t>12/10/2021</t>
   </si>
   <si>
     <t>INSTITUT CATHOLIQUE DE LILLE</t>
   </si>
   <si>
     <t>60 BOULEVARD VAUBAN 59800 LILLE</t>
   </si>
   <si>
     <t>01/01/1900</t>
   </si>
   <si>
     <t>AGEFASUP</t>
   </si>
   <si>
     <t>26 BOULEVARD VINCENT GACHE 44200 NANTES</t>
   </si>
@@ -1322,108 +1322,108 @@
       <c r="F17" s="2" t="s">
         <v>66</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I17" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J17" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K17" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L17" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M17" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="1">
-        <v>39391439500057</v>
+        <v>34321955600028</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>68</v>
       </c>
       <c r="D18" s="2"/>
       <c r="E18" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>70</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="2" t="s">
         <v>71</v>
       </c>
       <c r="I18" s="3">
-        <v>93130972313</v>
+        <v>82690218369</v>
       </c>
       <c r="J18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M18" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="1">
-        <v>34321955600028</v>
+        <v>39391439500057</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>72</v>
       </c>
       <c r="D19" s="2"/>
       <c r="E19" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>74</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
         <v>71</v>
       </c>
       <c r="I19" s="3">
-        <v>82690218369</v>
+        <v>93130972313</v>
       </c>
       <c r="J19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
         <v>49171064600036</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>75</v>
       </c>
       <c r="D20" s="2"/>
@@ -1633,31 +1633,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/18/2026 12:23:31</dc:description>
+  <dc:description>Export en date du 05/04/2026 13:18:25</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>