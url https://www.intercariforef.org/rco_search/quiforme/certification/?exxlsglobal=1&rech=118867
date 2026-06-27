--- v3 (2026-05-04)
+++ v4 (2026-06-27)
@@ -1633,31 +1633,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/04/2026 13:18:25</dc:description>
+  <dc:description>Export en date du 06/27/2026 15:59:24</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>