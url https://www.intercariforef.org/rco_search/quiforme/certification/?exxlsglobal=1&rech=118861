--- v4 (2026-03-20)
+++ v5 (2026-05-04)
@@ -112,51 +112,51 @@
   <si>
     <t>VRAI</t>
   </si>
   <si>
     <t>CAMPUS AGRO PARIS SACLAY</t>
   </si>
   <si>
     <t>22 PL DE L'AGRONOMIE 91120 PALAISEAU</t>
   </si>
   <si>
     <t>01/04/2022</t>
   </si>
   <si>
     <t>ECOLE NATIONALE DES TRAVAUX PUBLICS DE L'ETAT</t>
   </si>
   <si>
     <t>3 RUE MAURICE AUDIN 69120 VAULX-EN-VELIN</t>
   </si>
   <si>
     <t>01/01/2007</t>
   </si>
   <si>
     <t>UNIVERSITE DE NOUVELLE CALEDONIE</t>
   </si>
   <si>
-    <t>NOUVILLE BANIAN 145 AVENUE JAMES COOK NOUMEA</t>
+    <t>NOUVILLE BANIAN 145 AVENUE JAMES COOK 98800 NOUMEA</t>
   </si>
   <si>
     <t>31/05/1999</t>
   </si>
   <si>
     <t>ECOLE DES HAUTES ETUDES EN SANTE PUBLIQUE</t>
   </si>
   <si>
     <t>AVENUE DU PROFESSEUR LEON BERNARD 35000 RENNES</t>
   </si>
   <si>
     <t>07/12/2006</t>
   </si>
   <si>
     <t>INSTITUT SUPERIEUR DE L'AERONAUTIQUE ET DE L'ESPACE</t>
   </si>
   <si>
     <t>ISAE</t>
   </si>
   <si>
     <t>10 AVENUE MARC PELEGRIN 31400 TOULOUSE</t>
   </si>
   <si>
     <t>01/10/2007</t>
   </si>
@@ -865,51 +865,51 @@
   <si>
     <t>UNIVERSITE DU MANS</t>
   </si>
   <si>
     <t>AVENUE OLIVIER MESSIAEN 72000 LE MANS</t>
   </si>
   <si>
     <t>UNIVERSITE SAVOIE MONT BLANC</t>
   </si>
   <si>
     <t>27 RUE MARCOZ 73000 CHAMBERY</t>
   </si>
   <si>
     <t>8273P000273</t>
   </si>
   <si>
     <t>INSTITUT D'ADMINISTRATION DES ENTREPRISES DE PARIS</t>
   </si>
   <si>
     <t>IAE</t>
   </si>
   <si>
     <t>8 RUE DE LA CROIX JARRY 75013 PARIS</t>
   </si>
   <si>
-    <t>1175P000375</t>
+    <t>01/05/2026</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS 1 PANTHEON-SORBONNE</t>
   </si>
   <si>
     <t>1175P000475</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS III SORBONNE NOUVELLE</t>
   </si>
   <si>
     <t>17 RUE DE LA SORBONNE 75005 PARIS</t>
   </si>
   <si>
     <t>1175P000675</t>
   </si>
   <si>
     <t>ECOLE NATIONALE SUPERIEURE D'ARCHITECTURE DE PARIS-BELLEVILLE</t>
   </si>
   <si>
     <t>60 BOULEVARD DE LA VILLETTE 75019 PARIS</t>
   </si>
   <si>
     <t>01/09/2009</t>
   </si>
@@ -4738,82 +4738,82 @@
       <c r="G85" s="2"/>
       <c r="H85" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I85" s="3" t="s">
         <v>279</v>
       </c>
       <c r="J85" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K85" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L85" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M85" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="1">
         <v>19750002800034</v>
       </c>
       <c r="B86" s="2" t="s">
-        <v>13</v>
+        <v>112</v>
       </c>
       <c r="C86" s="2" t="s">
         <v>280</v>
       </c>
       <c r="D86" s="2" t="s">
         <v>281</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>282</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="G86" s="2"/>
+      <c r="G86" s="2" t="s">
+        <v>283</v>
+      </c>
       <c r="H86" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I86" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I86" s="3"/>
       <c r="J86" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="K86" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L86" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="M86" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" s="1">
         <v>19751717000019</v>
       </c>
       <c r="B87" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C87" s="2" t="s">
         <v>284</v>
       </c>
       <c r="D87" s="2"/>
       <c r="E87" s="2" t="s">
         <v>129</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>139</v>
       </c>
       <c r="G87" s="2"/>
       <c r="H87" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I87" s="3" t="s">
         <v>285</v>
@@ -6047,31 +6047,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/20/2026 16:23:52</dc:description>
+  <dc:description>Export en date du 05/04/2026 20:02:33</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>