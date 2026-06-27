--- v5 (2026-05-04)
+++ v6 (2026-06-27)
@@ -859,57 +859,57 @@
   <si>
     <t>24/10/2017</t>
   </si>
   <si>
     <t>8269P000669</t>
   </si>
   <si>
     <t>UNIVERSITE DU MANS</t>
   </si>
   <si>
     <t>AVENUE OLIVIER MESSIAEN 72000 LE MANS</t>
   </si>
   <si>
     <t>UNIVERSITE SAVOIE MONT BLANC</t>
   </si>
   <si>
     <t>27 RUE MARCOZ 73000 CHAMBERY</t>
   </si>
   <si>
     <t>8273P000273</t>
   </si>
   <si>
     <t>INSTITUT D'ADMINISTRATION DES ENTREPRISES DE PARIS</t>
   </si>
   <si>
-    <t>IAE</t>
-[...2 lines deleted...]
-    <t>8 RUE DE LA CROIX JARRY 75013 PARIS</t>
+    <t>11 RUE PONSCARME 75013 PARIS</t>
   </si>
   <si>
     <t>01/05/2026</t>
+  </si>
+  <si>
+    <t>1175P000375</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS 1 PANTHEON-SORBONNE</t>
   </si>
   <si>
     <t>1175P000475</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS III SORBONNE NOUVELLE</t>
   </si>
   <si>
     <t>17 RUE DE LA SORBONNE 75005 PARIS</t>
   </si>
   <si>
     <t>1175P000675</t>
   </si>
   <si>
     <t>ECOLE NATIONALE SUPERIEURE D'ARCHITECTURE DE PARIS-BELLEVILLE</t>
   </si>
   <si>
     <t>60 BOULEVARD DE LA VILLETTE 75019 PARIS</t>
   </si>
   <si>
     <t>01/09/2009</t>
   </si>
@@ -4735,85 +4735,83 @@
       <c r="F85" s="2" t="s">
         <v>139</v>
       </c>
       <c r="G85" s="2"/>
       <c r="H85" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I85" s="3" t="s">
         <v>279</v>
       </c>
       <c r="J85" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K85" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L85" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M85" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="1">
-        <v>19750002800034</v>
+        <v>19750002800042</v>
       </c>
       <c r="B86" s="2" t="s">
-        <v>112</v>
+        <v>13</v>
       </c>
       <c r="C86" s="2" t="s">
         <v>280</v>
       </c>
-      <c r="D86" s="2" t="s">
+      <c r="D86" s="2"/>
+      <c r="E86" s="2" t="s">
         <v>281</v>
       </c>
-      <c r="E86" s="2" t="s">
+      <c r="F86" s="2" t="s">
         <v>282</v>
       </c>
-      <c r="F86" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G86" s="2" t="s">
+      <c r="G86" s="2"/>
+      <c r="H86" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="I86" s="3" t="s">
         <v>283</v>
       </c>
-      <c r="H86" s="2" t="s">
-[...2 lines deleted...]
-      <c r="I86" s="3"/>
       <c r="J86" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K86" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L86" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="M86" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" s="1">
         <v>19751717000019</v>
       </c>
       <c r="B87" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C87" s="2" t="s">
         <v>284</v>
       </c>
       <c r="D87" s="2"/>
       <c r="E87" s="2" t="s">
         <v>129</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>139</v>
       </c>
       <c r="G87" s="2"/>
       <c r="H87" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I87" s="3" t="s">
         <v>285</v>
@@ -6047,31 +6045,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/04/2026 20:02:33</dc:description>
+  <dc:description>Export en date du 06/27/2026 11:37:31</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>