--- v6 (2026-06-27)
+++ v7 (2026-08-25)
@@ -14,95 +14,95 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$M$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="385">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="386">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>ÉTAT ADMINISTRATIF</t>
   </si>
   <si>
     <t>RAISON SOCIALE</t>
   </si>
   <si>
     <t>ENSEIGNE</t>
   </si>
   <si>
     <t>ADRESSE</t>
   </si>
   <si>
     <t>DATE D'OUVERTURE</t>
   </si>
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
     <t>NDA</t>
   </si>
   <si>
     <t>BILAN DE COMPETENCE</t>
   </si>
   <si>
     <t>APPRENTISSAGE</t>
   </si>
   <si>
     <t>VAE</t>
   </si>
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
-    <t>MINISTERE DE L’ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L’ESPACE</t>
+    <t>MINISTERE DE L'ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L'ESPACE</t>
   </si>
   <si>
     <t>HOTEL DE BONCOURT 21 RUE DESCARTES 75005 PARIS</t>
   </si>
   <si>
     <t>16/05/2012</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>INSTITUT NATIONAL DES SCIENCES ET INDUSTRIES DU VIVANT ET DE L'ENVIRONNEMENT</t>
   </si>
   <si>
     <t>CAMPUS CLAUDE BERNARD</t>
   </si>
   <si>
     <t>16 RUE CLAUDE BERNARD 75005 PARIS</t>
   </si>
   <si>
     <t>13/12/2006</t>
   </si>
@@ -157,51 +157,51 @@
   <si>
     <t>10 AVENUE MARC PELEGRIN 31400 TOULOUSE</t>
   </si>
   <si>
     <t>01/10/2007</t>
   </si>
   <si>
     <t>UNIVERSITE DE STRASBOURG</t>
   </si>
   <si>
     <t>4 RUE BLAISE PASCAL 67000 STRASBOURG</t>
   </si>
   <si>
     <t>18/08/2008</t>
   </si>
   <si>
     <t>ECOLE NORMALE SUPERIEURE DE LYON</t>
   </si>
   <si>
     <t>15 PARVIS RENE DESCARTES 69007 LYON</t>
   </si>
   <si>
     <t>01/01/2010</t>
   </si>
   <si>
-    <t>ECOLE NATIONALE VETERINAIRE AGROALIMENTAIRE ET DE L'ALIMENTATION NANTES ATLANTIQUE</t>
+    <t>ECOLE NATIONALE VETERINAIRE, AGROALIMENTAIRE ET DE L'ALIMENTATION, NANTES-ATLANTIQUE (ONIRIS VETAGROBIO NANTES)</t>
   </si>
   <si>
     <t>ATLANPOLE LA CHANTRERIE ROUTE DE GACHET 44300 NANTES</t>
   </si>
   <si>
     <t>INSTITUT ENSEIGNEMENT SUPERIEUR ET RECHERCHE EN ALIMENTATION SANTE ANIMALE SCIENCES AGRONOMIQUES ET ENVIRONNEMENT</t>
   </si>
   <si>
     <t>1 AVENUE BOURGELAT 69280 MARCY-L'ETOILE</t>
   </si>
   <si>
     <t>GROUPE DES ECOLES NATIONALES D ECONOMIE ET STATISTIQUE</t>
   </si>
   <si>
     <t>ENSAE PARIS, CREST, ENSAE-ENSAI FORMATION CONTINUE</t>
   </si>
   <si>
     <t>CAMPUS PARIS SACLAY 5 AVENUE HENRY LE CHATELIER 91120 PALAISEAU</t>
   </si>
   <si>
     <t>01/09/2017</t>
   </si>
   <si>
     <t>UNIVERSITE D'AIX MARSEILLE</t>
   </si>
@@ -1043,50 +1043,53 @@
     <t>200 AVENUE DE LA REPUBLIQUE 92000 NANTERRE</t>
   </si>
   <si>
     <t>1192P000192</t>
   </si>
   <si>
     <t>UNIV PARIS XIII PARIS-NORD VILLETANEUSE</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS XIII.PARIS-NORD</t>
   </si>
   <si>
     <t>99 AVENUE JEAN-BAPTISTE CLEMENT 93430 VILLETANEUSE</t>
   </si>
   <si>
     <t>1193P000893</t>
   </si>
   <si>
     <t>UNIVERSITE DE PARIS VIII.PARIS VINCENNES</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS VIII.PARIS VINCENN</t>
   </si>
   <si>
     <t>2 RUE DE LA LIBERTE 93200 SAINT-DENIS</t>
+  </si>
+  <si>
+    <t>1193P000793</t>
   </si>
   <si>
     <t>ECOLE NATIONALE VETERINAIRE D'ALFORT</t>
   </si>
   <si>
     <t>BATIMENT ADMINISTRATIF - PORTE 5 7 AVENUE DU GENERAL DE GAULLE 94700 MAISONS-ALFORT</t>
   </si>
   <si>
     <t>1194P002694</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS EST CRETEIL VAL DE MARNE</t>
   </si>
   <si>
     <t>61 AVENUE DU GENERAL DE GAULLE 94000 CRETEIL</t>
   </si>
   <si>
     <t>1194P000794</t>
   </si>
   <si>
     <t>UNIVERSITE DES ANTILLES</t>
   </si>
   <si>
     <t>CAMPUS FOUILLOLE 97110 POINTE A PITRE</t>
   </si>
@@ -5428,585 +5431,587 @@
       </c>
     </row>
     <row r="104" spans="1:13">
       <c r="A104" s="1">
         <v>19931827000014</v>
       </c>
       <c r="B104" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C104" s="2" t="s">
         <v>340</v>
       </c>
       <c r="D104" s="2" t="s">
         <v>341</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>342</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>139</v>
       </c>
       <c r="G104" s="2"/>
       <c r="H104" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I104" s="3"/>
+      <c r="I104" s="3" t="s">
+        <v>343</v>
+      </c>
       <c r="J104" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K104" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L104" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="M104" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="105" spans="1:13">
       <c r="A105" s="1">
         <v>19940608300014</v>
       </c>
       <c r="B105" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C105" s="2" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="D105" s="2"/>
       <c r="E105" s="2" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>139</v>
       </c>
       <c r="G105" s="2"/>
       <c r="H105" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I105" s="3" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="J105" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K105" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L105" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M105" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="106" spans="1:13">
       <c r="A106" s="1">
         <v>19941111700013</v>
       </c>
       <c r="B106" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C106" s="2" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="D106" s="2"/>
       <c r="E106" s="2" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>139</v>
       </c>
       <c r="G106" s="2"/>
       <c r="H106" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I106" s="3" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="J106" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K106" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L106" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M106" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="107" spans="1:13">
       <c r="A107" s="1">
         <v>19971585500011</v>
       </c>
       <c r="B107" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C107" s="2" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="D107" s="2"/>
       <c r="E107" s="2" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>159</v>
       </c>
       <c r="G107" s="2"/>
       <c r="H107" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I107" s="3" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="J107" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K107" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L107" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M107" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="108" spans="1:13">
       <c r="A108" s="1">
         <v>19974478000016</v>
       </c>
       <c r="B108" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C108" s="2" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="D108" s="2"/>
       <c r="E108" s="2" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F108" s="2" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="G108" s="2"/>
       <c r="H108" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I108" s="3"/>
       <c r="J108" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K108" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L108" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M108" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="109" spans="1:13">
       <c r="A109" s="1">
         <v>19987001500013</v>
       </c>
       <c r="B109" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C109" s="2" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="D109" s="2"/>
       <c r="E109" s="2" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F109" s="2" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="G109" s="2"/>
       <c r="H109" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I109" s="3"/>
       <c r="J109" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K109" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L109" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M109" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="110" spans="1:13">
       <c r="A110" s="1">
         <v>52828860800037</v>
       </c>
       <c r="B110" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C110" s="2" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D110" s="2"/>
       <c r="E110" s="2" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F110" s="2" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="G110" s="2"/>
       <c r="H110" s="2" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="I110" s="3"/>
       <c r="J110" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K110" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L110" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M110" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="111" spans="1:13">
       <c r="A111" s="1">
         <v>78430824900019</v>
       </c>
       <c r="B111" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C111" s="2" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="D111" s="2"/>
       <c r="E111" s="2" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="F111" s="2" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="G111" s="2"/>
       <c r="H111" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I111" s="3"/>
       <c r="J111" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K111" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L111" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M111" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="112" spans="1:13">
       <c r="A112" s="1">
         <v>81775918600023</v>
       </c>
       <c r="B112" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C112" s="2" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="D112" s="2"/>
       <c r="E112" s="2" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="F112" s="2" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="G112" s="2"/>
       <c r="H112" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I112" s="3">
         <v>11755415275</v>
       </c>
       <c r="J112" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K112" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L112" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M112" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="113" spans="1:13">
       <c r="A113" s="1">
         <v>93249089900014</v>
       </c>
       <c r="B113" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C113" s="2" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="D113" s="2"/>
       <c r="E113" s="2" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="F113" s="2" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="G113" s="2"/>
       <c r="H113" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I113" s="3">
         <v>76341356134</v>
       </c>
       <c r="J113" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K113" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L113" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M113" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="114" spans="1:13">
       <c r="A114" s="1">
         <v>93249157400012</v>
       </c>
       <c r="B114" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C114" s="2" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="D114" s="2"/>
       <c r="E114" s="2" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="F114" s="2" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="G114" s="2"/>
       <c r="H114" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I114" s="3">
         <v>76300582030</v>
       </c>
       <c r="J114" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K114" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L114" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M114" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="115" spans="1:13">
       <c r="A115" s="1">
         <v>93810656400017</v>
       </c>
       <c r="B115" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C115" s="2" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="D115" s="2" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="E115" s="2" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="F115" s="2" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="G115" s="2"/>
       <c r="H115" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I115" s="3">
         <v>27250387225</v>
       </c>
       <c r="J115" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K115" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L115" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M115" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="116" spans="1:13">
       <c r="A116" s="1">
         <v>93823061200013</v>
       </c>
       <c r="B116" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C116" s="2" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="D116" s="2"/>
       <c r="E116" s="2" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F116" s="2" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="G116" s="2"/>
       <c r="H116" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I116" s="3">
         <v>27210481021</v>
       </c>
       <c r="J116" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K116" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L116" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M116" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="117" spans="1:13">
       <c r="A117" s="1">
         <v>93827139200012</v>
       </c>
       <c r="B117" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C117" s="2" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="D117" s="2"/>
       <c r="E117" s="2" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="F117" s="2" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="G117" s="2"/>
       <c r="H117" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I117" s="3">
         <v>76311365631</v>
       </c>
       <c r="J117" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K117" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L117" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M117" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="118" spans="1:13">
       <c r="A118" s="1">
         <v>93850168100010</v>
       </c>
       <c r="B118" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C118" s="2" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="D118" s="2"/>
       <c r="E118" s="2" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="F118" s="2" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="G118" s="2"/>
       <c r="H118" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I118" s="3">
         <v>84420455442</v>
       </c>
       <c r="J118" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K118" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L118" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M118" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="119" spans="1:13">
       <c r="A119" s="1">
         <v>94129831700012</v>
       </c>
       <c r="B119" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C119" s="2" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="D119" s="2"/>
       <c r="E119" s="2" t="s">
         <v>174</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>175</v>
       </c>
       <c r="G119" s="2"/>
       <c r="H119" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I119" s="3">
         <v>53291016929</v>
       </c>
       <c r="J119" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K119" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L119" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M119" s="2" t="s">
@@ -6045,31 +6050,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/27/2026 11:37:31</dc:description>
+  <dc:description>Export en date du 08/26/2026 00:02:07</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>