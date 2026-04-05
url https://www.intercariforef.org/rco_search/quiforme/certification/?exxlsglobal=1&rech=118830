--- v3 (2026-02-17)
+++ v4 (2026-04-05)
@@ -112,69 +112,69 @@
   <si>
     <t>UNIVERSITE DE BRETAGNE SUD</t>
   </si>
   <si>
     <t>27 RUE ARMAND GUILLEMOT 56100 LORIENT</t>
   </si>
   <si>
     <t>25/12/2007</t>
   </si>
   <si>
     <t>5356P012256</t>
   </si>
   <si>
     <t>UNIVERSITE DE TOULON</t>
   </si>
   <si>
     <t>AV DE L UNIVERSITE 83130 LA GARDE</t>
   </si>
   <si>
     <t>01/03/1983</t>
   </si>
   <si>
     <t>9383P002683</t>
   </si>
   <si>
+    <t>GESTION CTRE FORMA APPR INDUS PROVENCE</t>
+  </si>
+  <si>
+    <t>ZAC DE TRIGANCE 8 CHEMIN DE CAPEAU 13800 ISTRES</t>
+  </si>
+  <si>
+    <t>01/10/2008</t>
+  </si>
+  <si>
+    <t>85.32Z</t>
+  </si>
+  <si>
     <t>CFAI DIAFOR</t>
   </si>
   <si>
     <t>RUE DE LA PRUNELLE 22190 PLERIN</t>
   </si>
   <si>
     <t>01/01/1993</t>
-  </si>
-[...10 lines deleted...]
-    <t>01/10/2008</t>
   </si>
   <si>
     <t>UNIVERSITE DE BREST</t>
   </si>
   <si>
     <t>3 RUE MATTHIEU GALLOU 29200 BREST</t>
   </si>
   <si>
     <t>01/03/2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -734,108 +734,108 @@
       <c r="F5" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K5" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="1">
-        <v>39048242000028</v>
+        <v>78291196000055</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="2"/>
       <c r="E6" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G6" s="2"/>
       <c r="H6" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I6" s="3">
-        <v>53220855422</v>
+        <v>93131778913</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="1">
-        <v>78291196000055</v>
+        <v>39048242000028</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>36</v>
       </c>
       <c r="D7" s="2"/>
       <c r="E7" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>38</v>
       </c>
       <c r="G7" s="2"/>
       <c r="H7" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I7" s="3">
-        <v>93131778913</v>
+        <v>53220855422</v>
       </c>
       <c r="J7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M7" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="1">
         <v>94129831700012</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>39</v>
       </c>
       <c r="D8" s="2"/>
@@ -897,31 +897,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/17/2026 10:22:59</dc:description>
+  <dc:description>Export en date du 04/05/2026 03:51:46</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>