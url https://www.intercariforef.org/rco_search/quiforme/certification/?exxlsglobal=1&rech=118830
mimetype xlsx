--- v4 (2026-04-05)
+++ v5 (2026-05-25)
@@ -112,69 +112,69 @@
   <si>
     <t>UNIVERSITE DE BRETAGNE SUD</t>
   </si>
   <si>
     <t>27 RUE ARMAND GUILLEMOT 56100 LORIENT</t>
   </si>
   <si>
     <t>25/12/2007</t>
   </si>
   <si>
     <t>5356P012256</t>
   </si>
   <si>
     <t>UNIVERSITE DE TOULON</t>
   </si>
   <si>
     <t>AV DE L UNIVERSITE 83130 LA GARDE</t>
   </si>
   <si>
     <t>01/03/1983</t>
   </si>
   <si>
     <t>9383P002683</t>
   </si>
   <si>
+    <t>CFAI DIAFOR</t>
+  </si>
+  <si>
+    <t>RUE DE LA PRUNELLE 22190 PLERIN</t>
+  </si>
+  <si>
+    <t>01/01/1993</t>
+  </si>
+  <si>
+    <t>85.32Z</t>
+  </si>
+  <si>
     <t>GESTION CTRE FORMA APPR INDUS PROVENCE</t>
   </si>
   <si>
     <t>ZAC DE TRIGANCE 8 CHEMIN DE CAPEAU 13800 ISTRES</t>
   </si>
   <si>
     <t>01/10/2008</t>
-  </si>
-[...10 lines deleted...]
-    <t>01/01/1993</t>
   </si>
   <si>
     <t>UNIVERSITE DE BREST</t>
   </si>
   <si>
     <t>3 RUE MATTHIEU GALLOU 29200 BREST</t>
   </si>
   <si>
     <t>01/03/2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -734,108 +734,108 @@
       <c r="F5" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K5" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="1">
-        <v>78291196000055</v>
+        <v>39048242000028</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="2"/>
       <c r="E6" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G6" s="2"/>
       <c r="H6" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I6" s="3">
-        <v>93131778913</v>
+        <v>53220855422</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="1">
-        <v>39048242000028</v>
+        <v>78291196000055</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>36</v>
       </c>
       <c r="D7" s="2"/>
       <c r="E7" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>38</v>
       </c>
       <c r="G7" s="2"/>
       <c r="H7" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I7" s="3">
-        <v>53220855422</v>
+        <v>93131778913</v>
       </c>
       <c r="J7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M7" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="1">
         <v>94129831700012</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>39</v>
       </c>
       <c r="D8" s="2"/>
@@ -897,31 +897,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/05/2026 03:51:46</dc:description>
+  <dc:description>Export en date du 05/25/2026 05:37:47</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>