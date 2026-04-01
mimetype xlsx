--- v1 (2026-01-11)
+++ v2 (2026-04-01)
@@ -241,69 +241,69 @@
   <si>
     <t>5486P000386</t>
   </si>
   <si>
     <t>UNIVERSITE D'EVRY VAL D'ESSONNE</t>
   </si>
   <si>
     <t>23 BD FRANCOIS MITTERRAND 91000 EVRY-COURCOURONNES</t>
   </si>
   <si>
     <t>29/08/1991</t>
   </si>
   <si>
     <t>1191P002791</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS NANTERRE</t>
   </si>
   <si>
     <t>200 AVENUE DE LA REPUBLIQUE 92000 NANTERRE</t>
   </si>
   <si>
     <t>1192P000192</t>
   </si>
   <si>
+    <t>FORMASUP MEDITERRANEE</t>
+  </si>
+  <si>
+    <t>WORLD TRADE CENTER 2 RUE HENRI BARBUSSE 13001 MARSEILLE</t>
+  </si>
+  <si>
+    <t>24/01/2022</t>
+  </si>
+  <si>
+    <t>85.59A</t>
+  </si>
+  <si>
     <t>INSTITUT CATHOLIQUE DE LILLE</t>
   </si>
   <si>
     <t>60 BOULEVARD VAUBAN 59800 LILLE</t>
   </si>
   <si>
     <t>01/01/1900</t>
-  </si>
-[...10 lines deleted...]
-    <t>85.59A</t>
   </si>
   <si>
     <t>UNIVERSITE MARIE ET LOUIS PASTEUR</t>
   </si>
   <si>
     <t>MAISON DE L'UNIVERSITE</t>
   </si>
   <si>
     <t>1 RUE CLAUDE GOUDIMEL 25000 BESANCON</t>
   </si>
   <si>
     <t>01/12/2024</t>
   </si>
   <si>
     <t>UNIVERSITE JEAN MONNET</t>
   </si>
   <si>
     <t>10 RUE TREFILERIE 42100 SAINT-ETIENNE</t>
   </si>
   <si>
     <t>06/12/2024</t>
   </si>
 </sst>
 </file>
 
@@ -1399,117 +1399,117 @@
       <c r="F19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I19" s="3" t="s">
         <v>74</v>
       </c>
       <c r="J19" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K19" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
-        <v>77562424000013</v>
+        <v>39391439500057</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>75</v>
       </c>
       <c r="D20" s="2"/>
       <c r="E20" s="2" t="s">
         <v>76</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2" t="s">
-        <v>22</v>
+        <v>78</v>
       </c>
       <c r="I20" s="3">
-        <v>31590046859</v>
+        <v>93130972313</v>
       </c>
       <c r="J20" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K20" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L20" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1">
-        <v>39391439500057</v>
+        <v>77562424000013</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D21" s="2"/>
       <c r="E21" s="2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G21" s="2"/>
       <c r="H21" s="2" t="s">
-        <v>81</v>
+        <v>22</v>
       </c>
       <c r="I21" s="3">
-        <v>93130972313</v>
+        <v>31590046859</v>
       </c>
       <c r="J21" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K21" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L21" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M21" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="1">
         <v>93810656400017</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>82</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>83</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G22" s="2"/>
@@ -1601,31 +1601,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 01/11/2026 08:21:19</dc:description>
+  <dc:description>Export en date du 04/01/2026 23:27:43</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>