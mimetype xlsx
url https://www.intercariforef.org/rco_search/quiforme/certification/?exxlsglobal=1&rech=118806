--- v3 (2026-05-18)
+++ v4 (2026-07-26)
@@ -58,51 +58,51 @@
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
     <t>NDA</t>
   </si>
   <si>
     <t>BILAN DE COMPETENCE</t>
   </si>
   <si>
     <t>APPRENTISSAGE</t>
   </si>
   <si>
     <t>VAE</t>
   </si>
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
-    <t>MINISTERE DE L’ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L’ESPACE</t>
+    <t>MINISTERE DE L'ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L'ESPACE</t>
   </si>
   <si>
     <t>HOTEL DE BONCOURT 21 RUE DESCARTES 75005 PARIS</t>
   </si>
   <si>
     <t>16/05/2012</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>UNIVERSITE DE STRASBOURG</t>
   </si>
   <si>
     <t>4 RUE BLAISE PASCAL 67000 STRASBOURG</t>
   </si>
   <si>
     <t>18/08/2008</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
@@ -1601,31 +1601,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/18/2026 17:37:58</dc:description>
+  <dc:description>Export en date du 07/26/2026 22:41:31</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>