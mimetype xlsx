--- v1 (2026-01-26)
+++ v2 (2026-04-02)
@@ -802,53 +802,51 @@
     <row r="7" spans="1:13">
       <c r="A7" s="1">
         <v>79372515100112</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>31</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="I7" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I7" s="3"/>
       <c r="J7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M7" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="1">
         <v>79372515100120</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D8" s="2"/>
       <c r="E8" s="2" t="s">
@@ -954,53 +952,51 @@
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
         <v>79372515100153</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>41</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="I11" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I11" s="3"/>
       <c r="J11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
         <v>79372515100161</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2" t="s">
@@ -1061,31 +1057,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 01/26/2026 09:08:02</dc:description>
+  <dc:description>Export en date du 04/02/2026 11:35:39</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>