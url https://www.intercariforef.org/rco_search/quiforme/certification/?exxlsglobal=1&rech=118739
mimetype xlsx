--- v2 (2026-04-02)
+++ v3 (2026-06-14)
@@ -1057,31 +1057,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/02/2026 11:35:39</dc:description>
+  <dc:description>Export en date du 06/14/2026 17:52:14</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>