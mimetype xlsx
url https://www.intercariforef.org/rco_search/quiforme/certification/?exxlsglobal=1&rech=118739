--- v3 (2026-06-14)
+++ v4 (2026-07-30)
@@ -1057,31 +1057,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/14/2026 17:52:14</dc:description>
+  <dc:description>Export en date du 07/30/2026 03:02:52</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>