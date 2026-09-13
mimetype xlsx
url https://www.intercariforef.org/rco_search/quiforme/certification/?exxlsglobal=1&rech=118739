--- v4 (2026-07-30)
+++ v5 (2026-09-13)
@@ -1057,31 +1057,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 07/30/2026 03:02:52</dc:description>
+  <dc:description>Export en date du 09/13/2026 08:14:43</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>