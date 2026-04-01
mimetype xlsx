--- v2 (2026-02-14)
+++ v3 (2026-04-01)
@@ -1095,31 +1095,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/14/2026 10:24:29</dc:description>
+  <dc:description>Export en date du 04/01/2026 10:25:57</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>