--- v3 (2026-04-01)
+++ v4 (2026-05-21)
@@ -1095,31 +1095,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/01/2026 10:25:57</dc:description>
+  <dc:description>Export en date du 05/21/2026 19:23:07</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>