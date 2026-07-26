--- v4 (2026-05-21)
+++ v5 (2026-07-26)
@@ -58,51 +58,51 @@
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
     <t>NDA</t>
   </si>
   <si>
     <t>BILAN DE COMPETENCE</t>
   </si>
   <si>
     <t>APPRENTISSAGE</t>
   </si>
   <si>
     <t>VAE</t>
   </si>
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
-    <t>MINISTERE DE L’ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L’ESPACE</t>
+    <t>MINISTERE DE L'ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L'ESPACE</t>
   </si>
   <si>
     <t>HOTEL DE BONCOURT 21 RUE DESCARTES 75005 PARIS</t>
   </si>
   <si>
     <t>16/05/2012</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>UNIVERSITE D'AIX MARSEILLE</t>
   </si>
   <si>
     <t>58 BOULEVARD CHARLES LIVON 13007 MARSEILLE</t>
   </si>
   <si>
     <t>01/01/2012</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
@@ -151,78 +151,78 @@
   <si>
     <t>UNIVERSITE CLAUDE BERNARD LYON 1</t>
   </si>
   <si>
     <t>43 BOULEVARD DU 11 NOVEMBRE 1918 69100 VILLEURBANNE</t>
   </si>
   <si>
     <t>01/03/1983</t>
   </si>
   <si>
     <t>8269P000169</t>
   </si>
   <si>
     <t>UNIVERSITE LE HAVRE NORMANDIE</t>
   </si>
   <si>
     <t>25 RUE PHILIPPE LEBON 76600 LE HAVRE</t>
   </si>
   <si>
     <t>11/05/1987</t>
   </si>
   <si>
     <t>2376P004176</t>
   </si>
   <si>
+    <t>Fermé</t>
+  </si>
+  <si>
+    <t>AGEFASUP</t>
+  </si>
+  <si>
+    <t>2 B BOULEVARD LEON BUREAU 44200 NANTES</t>
+  </si>
+  <si>
+    <t>10/11/2017</t>
+  </si>
+  <si>
+    <t>19/03/2025</t>
+  </si>
+  <si>
+    <t>85.59B</t>
+  </si>
+  <si>
     <t>FORMASUP MEDITERRANEE</t>
   </si>
   <si>
     <t>WORLD TRADE CENTER 2 RUE HENRI BARBUSSE 13001 MARSEILLE</t>
   </si>
   <si>
     <t>24/01/2022</t>
   </si>
   <si>
     <t>85.59A</t>
-  </si>
-[...16 lines deleted...]
-    <t>85.59B</t>
   </si>
   <si>
     <t>UNIVERSITE DE TOULOUSE</t>
   </si>
   <si>
     <t>118 ROUTE DE NARBONNE 31400 TOULOUSE</t>
   </si>
   <si>
     <t>06/12/2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -932,120 +932,120 @@
       <c r="F9" s="2" t="s">
         <v>43</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>44</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
-        <v>39391439500057</v>
+        <v>83401260100011</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>13</v>
+        <v>45</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="G10" s="2"/>
+        <v>48</v>
+      </c>
+      <c r="G10" s="2" t="s">
+        <v>49</v>
+      </c>
       <c r="H10" s="2" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="I10" s="3"/>
       <c r="J10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M10" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
-        <v>83401260100011</v>
+        <v>39391439500057</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>49</v>
+        <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="G11" s="2" t="s">
         <v>53</v>
       </c>
+      <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="I11" s="3"/>
+      <c r="I11" s="3">
+        <v>93130972313</v>
+      </c>
       <c r="J11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M11" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
         <v>93827139200012</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>55</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>57</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I12" s="3">
         <v>76311365631</v>
@@ -1095,31 +1095,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/21/2026 19:23:07</dc:description>
+  <dc:description>Export en date du 07/26/2026 22:46:33</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>