--- v3 (2026-03-20)
+++ v4 (2026-05-04)
@@ -229,87 +229,87 @@
   <si>
     <t>AVIGNON UNIVERSITE</t>
   </si>
   <si>
     <t>74 RUE LOUIS PASTEUR 84000 AVIGNON</t>
   </si>
   <si>
     <t>26/09/1997</t>
   </si>
   <si>
     <t>9384P000984</t>
   </si>
   <si>
     <t>UNIV PARIS XIII PARIS-NORD VILLETANEUSE</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS XIII.PARIS-NORD</t>
   </si>
   <si>
     <t>99 AVENUE JEAN-BAPTISTE CLEMENT 93430 VILLETANEUSE</t>
   </si>
   <si>
     <t>1193P000893</t>
   </si>
   <si>
+    <t>ASS DE GESTION DU CENTRE DE FORMATION D'APPRENTIS SUPERIEUR DE BOURGOGNE</t>
+  </si>
+  <si>
+    <t>CITE DE L ALTERNANCE BATIMENT SULLY 11 RUE EDGAR FAURE 21000 DIJON</t>
+  </si>
+  <si>
+    <t>02/10/2017</t>
+  </si>
+  <si>
+    <t>5 RUE DE MULHOUSE 21000 DIJON</t>
+  </si>
+  <si>
+    <t>18/07/2024</t>
+  </si>
+  <si>
     <t>ADEFSA CTRE FORMAT APPRENTIS DESCARTES</t>
   </si>
   <si>
     <t>PARC DE LA HAUTE MAISON 23 RUE GALILEE 77420 CHAMPS-SUR-MARNE</t>
   </si>
   <si>
     <t>01/07/2003</t>
   </si>
   <si>
     <t>85.59B</t>
   </si>
   <si>
     <t>FORMASUP MEDITERRANEE</t>
   </si>
   <si>
     <t>WORLD TRADE CENTER 2 RUE HENRI BARBUSSE 13001 MARSEILLE</t>
   </si>
   <si>
     <t>24/01/2022</t>
   </si>
   <si>
     <t>85.59A</t>
-  </si>
-[...13 lines deleted...]
-    <t>18/07/2024</t>
   </si>
   <si>
     <t>SUP'EXPERTISE</t>
   </si>
   <si>
     <t>9 RUE DU MOULIN DES BRUYERES 92400 COURBEVOIE</t>
   </si>
   <si>
     <t>28/11/2022</t>
   </si>
   <si>
     <t>UNIVERSITE BOURGOGNE EUROPE</t>
   </si>
   <si>
     <t xml:space="preserve"> MAISON DE L'UNIVERSITE ESPLANADE ERASME 21000 DIJON</t>
   </si>
   <si>
     <t>06/12/2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -1256,216 +1256,216 @@
       <c r="F15" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I15" s="3" t="s">
         <v>70</v>
       </c>
       <c r="J15" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K15" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L15" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M15" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="1">
-        <v>39089496200054</v>
+        <v>50876465100024</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>71</v>
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="2" t="s">
         <v>72</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>73</v>
       </c>
       <c r="G16" s="2"/>
       <c r="H16" s="2" t="s">
-        <v>74</v>
+        <v>54</v>
       </c>
       <c r="I16" s="3">
-        <v>11770565477</v>
+        <v>27210417621</v>
       </c>
       <c r="J16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M16" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="1">
-        <v>39391439500057</v>
+        <v>50876465100032</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="D17" s="2"/>
       <c r="E17" s="2" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2" t="s">
-        <v>78</v>
+        <v>22</v>
       </c>
       <c r="I17" s="3">
-        <v>93130972313</v>
+        <v>27210417621</v>
       </c>
       <c r="J17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M17" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="1">
-        <v>50876465100024</v>
+        <v>39089496200054</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="D18" s="2"/>
       <c r="E18" s="2" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="2" t="s">
-        <v>54</v>
+        <v>79</v>
       </c>
       <c r="I18" s="3">
-        <v>27210417621</v>
+        <v>11770565477</v>
       </c>
       <c r="J18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M18" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="1">
-        <v>50876465100032</v>
+        <v>39391439500057</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D19" s="2"/>
       <c r="E19" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="F19" s="2" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
-        <v>22</v>
+        <v>83</v>
       </c>
       <c r="I19" s="3">
-        <v>27210417621</v>
+        <v>93130972313</v>
       </c>
       <c r="J19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
         <v>78441405400121</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>84</v>
       </c>
       <c r="D20" s="2"/>
       <c r="E20" s="2" t="s">
         <v>85</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>86</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="I20" s="3">
         <v>11750049975</v>
       </c>
       <c r="J20" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K20" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L20" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1">
         <v>93823061200013</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="2" t="s">
@@ -1530,31 +1530,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/20/2026 16:09:28</dc:description>
+  <dc:description>Export en date du 05/04/2026 23:40:32</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>