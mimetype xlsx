--- v4 (2026-05-04)
+++ v5 (2026-06-28)
@@ -229,87 +229,87 @@
   <si>
     <t>AVIGNON UNIVERSITE</t>
   </si>
   <si>
     <t>74 RUE LOUIS PASTEUR 84000 AVIGNON</t>
   </si>
   <si>
     <t>26/09/1997</t>
   </si>
   <si>
     <t>9384P000984</t>
   </si>
   <si>
     <t>UNIV PARIS XIII PARIS-NORD VILLETANEUSE</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS XIII.PARIS-NORD</t>
   </si>
   <si>
     <t>99 AVENUE JEAN-BAPTISTE CLEMENT 93430 VILLETANEUSE</t>
   </si>
   <si>
     <t>1193P000893</t>
   </si>
   <si>
+    <t>ADEFSA CTRE FORMAT APPRENTIS DESCARTES</t>
+  </si>
+  <si>
+    <t>PARC DE LA HAUTE MAISON 23 RUE GALILEE 77420 CHAMPS-SUR-MARNE</t>
+  </si>
+  <si>
+    <t>01/07/2003</t>
+  </si>
+  <si>
+    <t>85.59B</t>
+  </si>
+  <si>
+    <t>FORMASUP MEDITERRANEE</t>
+  </si>
+  <si>
+    <t>WORLD TRADE CENTER 2 RUE HENRI BARBUSSE 13001 MARSEILLE</t>
+  </si>
+  <si>
+    <t>24/01/2022</t>
+  </si>
+  <si>
+    <t>85.59A</t>
+  </si>
+  <si>
     <t>ASS DE GESTION DU CENTRE DE FORMATION D'APPRENTIS SUPERIEUR DE BOURGOGNE</t>
   </si>
   <si>
     <t>CITE DE L ALTERNANCE BATIMENT SULLY 11 RUE EDGAR FAURE 21000 DIJON</t>
   </si>
   <si>
     <t>02/10/2017</t>
   </si>
   <si>
     <t>5 RUE DE MULHOUSE 21000 DIJON</t>
   </si>
   <si>
     <t>18/07/2024</t>
-  </si>
-[...22 lines deleted...]
-    <t>85.59A</t>
   </si>
   <si>
     <t>SUP'EXPERTISE</t>
   </si>
   <si>
     <t>9 RUE DU MOULIN DES BRUYERES 92400 COURBEVOIE</t>
   </si>
   <si>
     <t>28/11/2022</t>
   </si>
   <si>
     <t>UNIVERSITE BOURGOGNE EUROPE</t>
   </si>
   <si>
     <t xml:space="preserve"> MAISON DE L'UNIVERSITE ESPLANADE ERASME 21000 DIJON</t>
   </si>
   <si>
     <t>06/12/2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -1256,216 +1256,216 @@
       <c r="F15" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I15" s="3" t="s">
         <v>70</v>
       </c>
       <c r="J15" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K15" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L15" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M15" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="1">
-        <v>50876465100024</v>
+        <v>39089496200054</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>71</v>
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="2" t="s">
         <v>72</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>73</v>
       </c>
       <c r="G16" s="2"/>
       <c r="H16" s="2" t="s">
-        <v>54</v>
+        <v>74</v>
       </c>
       <c r="I16" s="3">
-        <v>27210417621</v>
+        <v>11770565477</v>
       </c>
       <c r="J16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M16" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="1">
-        <v>50876465100032</v>
+        <v>39391439500057</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="D17" s="2"/>
       <c r="E17" s="2" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2" t="s">
-        <v>22</v>
+        <v>78</v>
       </c>
       <c r="I17" s="3">
-        <v>27210417621</v>
+        <v>93130972313</v>
       </c>
       <c r="J17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M17" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="1">
-        <v>39089496200054</v>
+        <v>50876465100024</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="D18" s="2"/>
       <c r="E18" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="2" t="s">
-        <v>79</v>
+        <v>54</v>
       </c>
       <c r="I18" s="3">
-        <v>11770565477</v>
+        <v>27210417621</v>
       </c>
       <c r="J18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M18" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="1">
-        <v>39391439500057</v>
+        <v>50876465100032</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D19" s="2"/>
       <c r="E19" s="2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
-        <v>83</v>
+        <v>22</v>
       </c>
       <c r="I19" s="3">
-        <v>93130972313</v>
+        <v>27210417621</v>
       </c>
       <c r="J19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
         <v>78441405400121</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>84</v>
       </c>
       <c r="D20" s="2"/>
       <c r="E20" s="2" t="s">
         <v>85</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>86</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="I20" s="3">
         <v>11750049975</v>
       </c>
       <c r="J20" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K20" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L20" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1">
         <v>93823061200013</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="2" t="s">
@@ -1530,31 +1530,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/04/2026 23:40:32</dc:description>
+  <dc:description>Export en date du 06/29/2026 00:01:19</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>