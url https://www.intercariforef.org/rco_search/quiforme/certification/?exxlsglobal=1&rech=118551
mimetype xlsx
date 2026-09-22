--- v5 (2026-06-28)
+++ v6 (2026-09-22)
@@ -14,95 +14,95 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$M$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>ÉTAT ADMINISTRATIF</t>
   </si>
   <si>
     <t>RAISON SOCIALE</t>
   </si>
   <si>
     <t>ENSEIGNE</t>
   </si>
   <si>
     <t>ADRESSE</t>
   </si>
   <si>
     <t>DATE D'OUVERTURE</t>
   </si>
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
     <t>NDA</t>
   </si>
   <si>
     <t>BILAN DE COMPETENCE</t>
   </si>
   <si>
     <t>APPRENTISSAGE</t>
   </si>
   <si>
     <t>VAE</t>
   </si>
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
-    <t>MINISTERE DE L’ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L’ESPACE</t>
+    <t>MINISTERE DE L'ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L'ESPACE</t>
   </si>
   <si>
     <t>HOTEL DE BONCOURT 21 RUE DESCARTES 75005 PARIS</t>
   </si>
   <si>
     <t>16/05/2012</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>UNIVERSITE DE STRASBOURG</t>
   </si>
   <si>
     <t>4 RUE BLAISE PASCAL 67000 STRASBOURG</t>
   </si>
   <si>
     <t>18/08/2008</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
@@ -229,57 +229,60 @@
   <si>
     <t>AVIGNON UNIVERSITE</t>
   </si>
   <si>
     <t>74 RUE LOUIS PASTEUR 84000 AVIGNON</t>
   </si>
   <si>
     <t>26/09/1997</t>
   </si>
   <si>
     <t>9384P000984</t>
   </si>
   <si>
     <t>UNIV PARIS XIII PARIS-NORD VILLETANEUSE</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS XIII.PARIS-NORD</t>
   </si>
   <si>
     <t>99 AVENUE JEAN-BAPTISTE CLEMENT 93430 VILLETANEUSE</t>
   </si>
   <si>
     <t>1193P000893</t>
   </si>
   <si>
-    <t>ADEFSA CTRE FORMAT APPRENTIS DESCARTES</t>
+    <t>CFA DESCARTES SUP</t>
   </si>
   <si>
     <t>PARC DE LA HAUTE MAISON 23 RUE GALILEE 77420 CHAMPS-SUR-MARNE</t>
   </si>
   <si>
     <t>01/07/2003</t>
+  </si>
+  <si>
+    <t>14/04/2026</t>
   </si>
   <si>
     <t>85.59B</t>
   </si>
   <si>
     <t>FORMASUP MEDITERRANEE</t>
   </si>
   <si>
     <t>WORLD TRADE CENTER 2 RUE HENRI BARBUSSE 13001 MARSEILLE</t>
   </si>
   <si>
     <t>24/01/2022</t>
   </si>
   <si>
     <t>85.59A</t>
   </si>
   <si>
     <t>ASS DE GESTION DU CENTRE DE FORMATION D'APPRENTIS SUPERIEUR DE BOURGOGNE</t>
   </si>
   <si>
     <t>CITE DE L ALTERNANCE BATIMENT SULLY 11 RUE EDGAR FAURE 21000 DIJON</t>
   </si>
   <si>
     <t>02/10/2017</t>
   </si>
@@ -1259,246 +1262,246 @@
       <c r="G15" s="2"/>
       <c r="H15" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I15" s="3" t="s">
         <v>70</v>
       </c>
       <c r="J15" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K15" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L15" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M15" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="1">
         <v>39089496200054</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>13</v>
+        <v>45</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>71</v>
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="2" t="s">
         <v>72</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="G16" s="2"/>
+      <c r="G16" s="2" t="s">
+        <v>74</v>
+      </c>
       <c r="H16" s="2" t="s">
-        <v>74</v>
-[...3 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="I16" s="3"/>
       <c r="J16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M16" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="1">
         <v>39391439500057</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D17" s="2"/>
       <c r="E17" s="2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="I17" s="3">
         <v>93130972313</v>
       </c>
       <c r="J17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M17" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="1">
         <v>50876465100024</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D18" s="2"/>
       <c r="E18" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="2" t="s">
         <v>54</v>
       </c>
       <c r="I18" s="3">
         <v>27210417621</v>
       </c>
       <c r="J18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M18" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="1">
         <v>50876465100032</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D19" s="2"/>
       <c r="E19" s="2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I19" s="3">
         <v>27210417621</v>
       </c>
       <c r="J19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
         <v>78441405400121</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D20" s="2"/>
       <c r="E20" s="2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="I20" s="3">
         <v>11750049975</v>
       </c>
       <c r="J20" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K20" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L20" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1">
         <v>93823061200013</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D21" s="2"/>
       <c r="E21" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G21" s="2"/>
       <c r="H21" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I21" s="3">
         <v>27210481021</v>
       </c>
       <c r="J21" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K21" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L21" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M21" s="2" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -1530,31 +1533,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/29/2026 00:01:19</dc:description>
+  <dc:description>Export en date du 09/22/2026 14:32:10</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>