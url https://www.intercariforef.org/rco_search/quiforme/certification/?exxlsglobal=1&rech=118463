--- v3 (2026-03-16)
+++ v4 (2026-04-30)
@@ -1313,31 +1313,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/16/2026 14:54:02</dc:description>
+  <dc:description>Export en date du 04/30/2026 18:43:27</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>