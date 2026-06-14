--- v4 (2026-04-30)
+++ v5 (2026-06-14)
@@ -1313,31 +1313,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/30/2026 18:43:27</dc:description>
+  <dc:description>Export en date du 06/14/2026 23:26:06</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>