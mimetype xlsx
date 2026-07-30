--- v5 (2026-06-14)
+++ v6 (2026-07-30)
@@ -58,51 +58,51 @@
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
     <t>NDA</t>
   </si>
   <si>
     <t>BILAN DE COMPETENCE</t>
   </si>
   <si>
     <t>APPRENTISSAGE</t>
   </si>
   <si>
     <t>VAE</t>
   </si>
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
-    <t>MINISTERE DE L’ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L’ESPACE</t>
+    <t>MINISTERE DE L'ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L'ESPACE</t>
   </si>
   <si>
     <t>HOTEL DE BONCOURT 21 RUE DESCARTES 75005 PARIS</t>
   </si>
   <si>
     <t>16/05/2012</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>UNIVERSITE D'AIX MARSEILLE</t>
   </si>
   <si>
     <t>58 BOULEVARD CHARLES LIVON 13007 MARSEILLE</t>
   </si>
   <si>
     <t>01/01/2012</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
@@ -169,90 +169,90 @@
   <si>
     <t>7331P001531</t>
   </si>
   <si>
     <t>UNIVERSITE D'EVRY VAL D'ESSONNE</t>
   </si>
   <si>
     <t>23 BD FRANCOIS MITTERRAND 91000 EVRY-COURCOURONNES</t>
   </si>
   <si>
     <t>29/08/1991</t>
   </si>
   <si>
     <t>1191P002791</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS NANTERRE</t>
   </si>
   <si>
     <t>200 AVENUE DE LA REPUBLIQUE 92000 NANTERRE</t>
   </si>
   <si>
     <t>1192P000192</t>
   </si>
   <si>
+    <t>ASS PROMO GESTION CTRE ENS SUP A EVRY</t>
+  </si>
+  <si>
+    <t>48 CRS BLAISE PASCAL 91000 EVRY-COURCOURONNES</t>
+  </si>
+  <si>
+    <t>04/01/2001</t>
+  </si>
+  <si>
+    <t>UNION UNIVERSITE ECONOMIE</t>
+  </si>
+  <si>
+    <t>8 BOULEVARD DUBREUIL 91400 ORSAY</t>
+  </si>
+  <si>
+    <t>22/11/2023</t>
+  </si>
+  <si>
     <t>CFAI DIAFOR</t>
   </si>
   <si>
     <t>RUE DE LA PRUNELLE 22190 PLERIN</t>
   </si>
   <si>
     <t>01/01/1993</t>
   </si>
   <si>
     <t>85.32Z</t>
   </si>
   <si>
     <t>FORMASUP MEDITERRANEE</t>
   </si>
   <si>
     <t>WORLD TRADE CENTER 2 RUE HENRI BARBUSSE 13001 MARSEILLE</t>
   </si>
   <si>
     <t>24/01/2022</t>
   </si>
   <si>
     <t>85.59A</t>
-  </si>
-[...16 lines deleted...]
-    <t>22/11/2023</t>
   </si>
   <si>
     <t>UNIVERSITE DE TOULOUSE</t>
   </si>
   <si>
     <t>118 ROUTE DE NARBONNE 31400 TOULOUSE</t>
   </si>
   <si>
     <t>06/12/2024</t>
   </si>
   <si>
     <t>UNIVERSITE DE BREST</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -1039,182 +1039,182 @@
       <c r="F11" s="2" t="s">
         <v>39</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>50</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K11" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
-        <v>39048242000028</v>
+        <v>40292484900027</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>51</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="I12" s="3">
-        <v>53220855422</v>
+        <v>11910726491</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="1">
-        <v>39391439500057</v>
+        <v>41197343100033</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="D13" s="2"/>
       <c r="E13" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="F13" s="2" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="G13" s="2"/>
       <c r="H13" s="2" t="s">
-        <v>58</v>
+        <v>22</v>
       </c>
       <c r="I13" s="3">
-        <v>93130972313</v>
+        <v>11910788191</v>
       </c>
       <c r="J13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M13" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="1">
-        <v>40292484900027</v>
+        <v>39048242000028</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="D14" s="2"/>
       <c r="E14" s="2" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="G14" s="2"/>
       <c r="H14" s="2" t="s">
-        <v>22</v>
+        <v>60</v>
       </c>
       <c r="I14" s="3">
-        <v>11910726491</v>
+        <v>53220855422</v>
       </c>
       <c r="J14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M14" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="1">
-        <v>41197343100033</v>
+        <v>39391439500057</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D15" s="2"/>
       <c r="E15" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="F15" s="2" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="2" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="I15" s="3">
-        <v>11910788191</v>
+        <v>93130972313</v>
       </c>
       <c r="J15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M15" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="1">
         <v>93827139200012</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>65</v>
       </c>
       <c r="D16" s="2"/>
@@ -1313,31 +1313,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/14/2026 23:26:06</dc:description>
+  <dc:description>Export en date du 07/30/2026 03:52:16</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>