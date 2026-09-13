--- v6 (2026-07-30)
+++ v7 (2026-09-13)
@@ -169,90 +169,90 @@
   <si>
     <t>7331P001531</t>
   </si>
   <si>
     <t>UNIVERSITE D'EVRY VAL D'ESSONNE</t>
   </si>
   <si>
     <t>23 BD FRANCOIS MITTERRAND 91000 EVRY-COURCOURONNES</t>
   </si>
   <si>
     <t>29/08/1991</t>
   </si>
   <si>
     <t>1191P002791</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS NANTERRE</t>
   </si>
   <si>
     <t>200 AVENUE DE LA REPUBLIQUE 92000 NANTERRE</t>
   </si>
   <si>
     <t>1192P000192</t>
   </si>
   <si>
+    <t>CFAI DIAFOR</t>
+  </si>
+  <si>
+    <t>RUE DE LA PRUNELLE 22190 PLERIN</t>
+  </si>
+  <si>
+    <t>01/01/1993</t>
+  </si>
+  <si>
+    <t>85.32Z</t>
+  </si>
+  <si>
+    <t>FORMASUP MEDITERRANEE</t>
+  </si>
+  <si>
+    <t>WORLD TRADE CENTER 2 RUE HENRI BARBUSSE 13001 MARSEILLE</t>
+  </si>
+  <si>
+    <t>24/01/2022</t>
+  </si>
+  <si>
+    <t>85.59A</t>
+  </si>
+  <si>
     <t>ASS PROMO GESTION CTRE ENS SUP A EVRY</t>
   </si>
   <si>
     <t>48 CRS BLAISE PASCAL 91000 EVRY-COURCOURONNES</t>
   </si>
   <si>
     <t>04/01/2001</t>
   </si>
   <si>
     <t>UNION UNIVERSITE ECONOMIE</t>
   </si>
   <si>
     <t>8 BOULEVARD DUBREUIL 91400 ORSAY</t>
   </si>
   <si>
     <t>22/11/2023</t>
-  </si>
-[...22 lines deleted...]
-    <t>85.59A</t>
   </si>
   <si>
     <t>UNIVERSITE DE TOULOUSE</t>
   </si>
   <si>
     <t>118 ROUTE DE NARBONNE 31400 TOULOUSE</t>
   </si>
   <si>
     <t>06/12/2024</t>
   </si>
   <si>
     <t>UNIVERSITE DE BREST</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -1039,182 +1039,182 @@
       <c r="F11" s="2" t="s">
         <v>39</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>50</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K11" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
-        <v>40292484900027</v>
+        <v>39048242000028</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>51</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="I12" s="3">
-        <v>11910726491</v>
+        <v>53220855422</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="1">
-        <v>41197343100033</v>
+        <v>39391439500057</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D13" s="2"/>
       <c r="E13" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G13" s="2"/>
       <c r="H13" s="2" t="s">
-        <v>22</v>
+        <v>58</v>
       </c>
       <c r="I13" s="3">
-        <v>11910788191</v>
+        <v>93130972313</v>
       </c>
       <c r="J13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M13" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="1">
-        <v>39048242000028</v>
+        <v>40292484900027</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D14" s="2"/>
       <c r="E14" s="2" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="G14" s="2"/>
       <c r="H14" s="2" t="s">
-        <v>60</v>
+        <v>22</v>
       </c>
       <c r="I14" s="3">
-        <v>53220855422</v>
+        <v>11910726491</v>
       </c>
       <c r="J14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M14" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="1">
-        <v>39391439500057</v>
+        <v>41197343100033</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D15" s="2"/>
       <c r="E15" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="2" t="s">
-        <v>64</v>
+        <v>22</v>
       </c>
       <c r="I15" s="3">
-        <v>93130972313</v>
+        <v>11910788191</v>
       </c>
       <c r="J15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M15" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="1">
         <v>93827139200012</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>65</v>
       </c>
       <c r="D16" s="2"/>
@@ -1313,31 +1313,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 07/30/2026 03:52:16</dc:description>
+  <dc:description>Export en date du 09/13/2026 08:57:56</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>