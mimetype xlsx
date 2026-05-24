--- v1 (2026-03-28)
+++ v2 (2026-05-24)
@@ -984,51 +984,51 @@
     <row r="10" spans="1:13">
       <c r="A10" s="1">
         <v>19440029700017</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I10" s="3">
         <v>52440417944</v>
       </c>
       <c r="J10" s="2" t="s">
-        <v>39</v>
+        <v>18</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>39</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
         <v>19580753200013</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
         <v>41</v>
       </c>
@@ -1476,31 +1476,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/28/2026 14:16:34</dc:description>
+  <dc:description>Export en date du 05/25/2026 01:09:37</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>