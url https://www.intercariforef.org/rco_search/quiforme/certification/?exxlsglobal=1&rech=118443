--- v2 (2026-05-24)
+++ v3 (2026-07-26)
@@ -58,51 +58,51 @@
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
     <t>NDA</t>
   </si>
   <si>
     <t>BILAN DE COMPETENCE</t>
   </si>
   <si>
     <t>APPRENTISSAGE</t>
   </si>
   <si>
     <t>VAE</t>
   </si>
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
-    <t>MINISTERE DE L’ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L’ESPACE</t>
+    <t>MINISTERE DE L'ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L'ESPACE</t>
   </si>
   <si>
     <t>HOTEL DE BONCOURT 21 RUE DESCARTES 75005 PARIS</t>
   </si>
   <si>
     <t>16/05/2012</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>LYCEE GENERAL ET TECHNOLOGIQUE JEAN MONNET</t>
   </si>
   <si>
     <t>39 PLACE JULES FERRY 03400 YZEURE</t>
   </si>
   <si>
     <t>01/03/1983</t>
   </si>
   <si>
     <t>85.31Z</t>
   </si>
@@ -139,81 +139,81 @@
   <si>
     <t>LYCEE GENERAL TECHNOLOGIQUE BREQUIGNY</t>
   </si>
   <si>
     <t>7 AVENUE GEORGES GRAFF 35200 RENNES</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT LEONARD DE VINCI - LYCEE DES METIERS DE L'AUDIOVISUEL ET DU DESIGN</t>
   </si>
   <si>
     <t>BOULEVARD DE VILLEFONTAINE 38090 VILLEFONTAINE</t>
   </si>
   <si>
     <t>LYCEE GENERAL ET TECHNOLOGIQUE LIVET</t>
   </si>
   <si>
     <t>16 RUE DUFOUR 44000 NANTES</t>
   </si>
   <si>
     <t>VRAI</t>
   </si>
   <si>
     <t>LYCEE GENERAL TECHNO ALAIN COLAS</t>
   </si>
   <si>
-    <t>RUE D’ESTUTT DE TRACY 58000 NEVERS</t>
+    <t>RUE D'ESTUTT DE TRACY 58000 NEVERS</t>
   </si>
   <si>
     <t>28/04/1989</t>
   </si>
   <si>
     <t>LYCEE TECHNOLOGIQUE ECOLE SUP ARTS APPLIQUES TEXTILE</t>
   </si>
   <si>
     <t>539 AVENUE DES NATIONS UNIES 59100 ROUBAIX</t>
   </si>
   <si>
     <t>01/09/1991</t>
   </si>
   <si>
     <t>85.32Z</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT LE CORBUSIER</t>
   </si>
   <si>
     <t>15 RUE LIXENBUHL 67400 ILLKIRCH-GRAFFENSTADEN</t>
   </si>
   <si>
     <t>4267P000867</t>
   </si>
   <si>
     <t>Fermé</t>
   </si>
   <si>
-    <t>LYCEE POLYVALENT C. DE GAULLE - LYCEE DES METIERS DE LA MECANIQUE, DE L’ELECTRICITE ET DE LA MAINTENANCE</t>
+    <t>LYCEE POLYVALENT C. DE GAULLE - LYCEE DES METIERS DE LA MECANIQUE, DE L'ELECTRICITE ET DE LA MAINTENANCE</t>
   </si>
   <si>
     <t>14 RUE DE RUELISHEIM 68840 PULVERSHEIM</t>
   </si>
   <si>
     <t>01/09/1989</t>
   </si>
   <si>
     <t>31/08/2025</t>
   </si>
   <si>
     <t>LYCEE GENERAL ET TECHNOLOGIQUE LA MARTINIERE DIDEROT</t>
   </si>
   <si>
     <t>18 PLACE GABRIEL RAMBAUD 69001 LYON</t>
   </si>
   <si>
     <t>LYCEE TECHNOLOGIQ-EC.NAT.SUP.ARTS APPLIQ</t>
   </si>
   <si>
     <t>NUMEROS DE VOIE 63-65 63 RUE OLIVIER DE SERRES 75015 PARIS</t>
   </si>
   <si>
     <t>LYCEE TECHNOLOGIQUE MUN DUPERRE ESAA</t>
   </si>
@@ -1476,31 +1476,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/25/2026 01:09:37</dc:description>
+  <dc:description>Export en date du 07/26/2026 19:38:08</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>