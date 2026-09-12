--- v3 (2026-07-26)
+++ v4 (2026-09-12)
@@ -1476,31 +1476,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 07/26/2026 19:38:08</dc:description>
+  <dc:description>Export en date du 09/12/2026 19:23:30</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>