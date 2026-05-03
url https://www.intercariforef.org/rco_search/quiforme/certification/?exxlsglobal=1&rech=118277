--- v2 (2026-03-15)
+++ v3 (2026-05-03)
@@ -310,75 +310,75 @@
   <si>
     <t>1191P002791</t>
   </si>
   <si>
     <t>UNIV PARIS XIII PARIS-NORD VILLETANEUSE</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS XIII.PARIS-NORD</t>
   </si>
   <si>
     <t>99 AVENUE JEAN-BAPTISTE CLEMENT 93430 VILLETANEUSE</t>
   </si>
   <si>
     <t>1193P000893</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS EST CRETEIL VAL DE MARNE</t>
   </si>
   <si>
     <t>61 AVENUE DU GENERAL DE GAULLE 94000 CRETEIL</t>
   </si>
   <si>
     <t>1194P000794</t>
   </si>
   <si>
+    <t>FORMASUP HAUTS DE FRANCE</t>
+  </si>
+  <si>
+    <t>PARC DES MOULINS 7 B AV DE LA CREATIVITE 59491 VILLENEUVE D ASCQ</t>
+  </si>
+  <si>
+    <t>01/10/2006</t>
+  </si>
+  <si>
     <t>FORMASUP ISERE DROME ARDECHE</t>
   </si>
   <si>
     <t>3 AVENUE MARIE REYNOARD 38100 GRENOBLE</t>
   </si>
   <si>
     <t>24/01/2011</t>
   </si>
   <si>
     <t>UNION UNIVERSITE ECONOMIE</t>
   </si>
   <si>
     <t>8 BOULEVARD DUBREUIL 91400 ORSAY</t>
   </si>
   <si>
     <t>22/11/2023</t>
-  </si>
-[...7 lines deleted...]
-    <t>01/10/2006</t>
   </si>
   <si>
     <t>ASS DE PROMOTION ET DE GESTION DES FORMATIONS PROFESSIONNELLES INITIALES EN APPRENTISSAGE POUR LES PME ILE DE FRANCE</t>
   </si>
   <si>
     <t>91 RUE JEAN JAURES 92800 PUTEAUX</t>
   </si>
   <si>
     <t>11/02/2020</t>
   </si>
   <si>
     <t>82.99Z</t>
   </si>
   <si>
     <t>NIMES UNIVERSITE</t>
   </si>
   <si>
     <t>SITE VAUBAN RUE DU DOCTEUR GEORGES SALAN 30000 NIMES</t>
   </si>
   <si>
     <t>18/07/2024</t>
   </si>
   <si>
     <t>UNIVERSITE BOURGOGNE EUROPE</t>
   </si>
@@ -1706,145 +1706,145 @@
       <c r="F25" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I25" s="3" t="s">
         <v>97</v>
       </c>
       <c r="J25" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K25" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L25" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M25" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="1">
-        <v>40945804900049</v>
+        <v>42813525500050</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>98</v>
       </c>
       <c r="D26" s="2"/>
       <c r="E26" s="2" t="s">
         <v>99</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>100</v>
       </c>
       <c r="G26" s="2"/>
       <c r="H26" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I26" s="3">
-        <v>84380775838</v>
+        <v>32590996759</v>
       </c>
       <c r="J26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M26" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="1">
-        <v>41197343100033</v>
+        <v>40945804900049</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>101</v>
       </c>
       <c r="D27" s="2"/>
       <c r="E27" s="2" t="s">
         <v>102</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>103</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I27" s="3">
-        <v>11910788191</v>
+        <v>84380775838</v>
       </c>
       <c r="J27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M27" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="1">
-        <v>42813525500050</v>
+        <v>41197343100033</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>104</v>
       </c>
       <c r="D28" s="2"/>
       <c r="E28" s="2" t="s">
         <v>105</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>106</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I28" s="3">
-        <v>32590996759</v>
+        <v>11910788191</v>
       </c>
       <c r="J28" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L28" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M28" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="1">
         <v>80301021400036</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>107</v>
       </c>
       <c r="D29" s="2"/>
@@ -2017,31 +2017,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/15/2026 20:34:39</dc:description>
+  <dc:description>Export en date du 05/03/2026 14:31:33</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>