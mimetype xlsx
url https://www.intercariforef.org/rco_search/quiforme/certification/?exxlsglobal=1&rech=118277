--- v3 (2026-05-03)
+++ v4 (2026-06-27)
@@ -310,75 +310,75 @@
   <si>
     <t>1191P002791</t>
   </si>
   <si>
     <t>UNIV PARIS XIII PARIS-NORD VILLETANEUSE</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS XIII.PARIS-NORD</t>
   </si>
   <si>
     <t>99 AVENUE JEAN-BAPTISTE CLEMENT 93430 VILLETANEUSE</t>
   </si>
   <si>
     <t>1193P000893</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS EST CRETEIL VAL DE MARNE</t>
   </si>
   <si>
     <t>61 AVENUE DU GENERAL DE GAULLE 94000 CRETEIL</t>
   </si>
   <si>
     <t>1194P000794</t>
   </si>
   <si>
+    <t>FORMASUP ISERE DROME ARDECHE</t>
+  </si>
+  <si>
+    <t>3 AVENUE MARIE REYNOARD 38100 GRENOBLE</t>
+  </si>
+  <si>
+    <t>24/01/2011</t>
+  </si>
+  <si>
+    <t>UNION UNIVERSITE ECONOMIE</t>
+  </si>
+  <si>
+    <t>8 BOULEVARD DUBREUIL 91400 ORSAY</t>
+  </si>
+  <si>
+    <t>22/11/2023</t>
+  </si>
+  <si>
     <t>FORMASUP HAUTS DE FRANCE</t>
   </si>
   <si>
     <t>PARC DES MOULINS 7 B AV DE LA CREATIVITE 59491 VILLENEUVE D ASCQ</t>
   </si>
   <si>
     <t>01/10/2006</t>
-  </si>
-[...16 lines deleted...]
-    <t>22/11/2023</t>
   </si>
   <si>
     <t>ASS DE PROMOTION ET DE GESTION DES FORMATIONS PROFESSIONNELLES INITIALES EN APPRENTISSAGE POUR LES PME ILE DE FRANCE</t>
   </si>
   <si>
     <t>91 RUE JEAN JAURES 92800 PUTEAUX</t>
   </si>
   <si>
     <t>11/02/2020</t>
   </si>
   <si>
     <t>82.99Z</t>
   </si>
   <si>
     <t>NIMES UNIVERSITE</t>
   </si>
   <si>
     <t>SITE VAUBAN RUE DU DOCTEUR GEORGES SALAN 30000 NIMES</t>
   </si>
   <si>
     <t>18/07/2024</t>
   </si>
   <si>
     <t>UNIVERSITE BOURGOGNE EUROPE</t>
   </si>
@@ -1706,145 +1706,145 @@
       <c r="F25" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I25" s="3" t="s">
         <v>97</v>
       </c>
       <c r="J25" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K25" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L25" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M25" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="1">
-        <v>42813525500050</v>
+        <v>40945804900049</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>98</v>
       </c>
       <c r="D26" s="2"/>
       <c r="E26" s="2" t="s">
         <v>99</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>100</v>
       </c>
       <c r="G26" s="2"/>
       <c r="H26" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I26" s="3">
-        <v>32590996759</v>
+        <v>84380775838</v>
       </c>
       <c r="J26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M26" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="1">
-        <v>40945804900049</v>
+        <v>41197343100033</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>101</v>
       </c>
       <c r="D27" s="2"/>
       <c r="E27" s="2" t="s">
         <v>102</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>103</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I27" s="3">
-        <v>84380775838</v>
+        <v>11910788191</v>
       </c>
       <c r="J27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M27" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="1">
-        <v>41197343100033</v>
+        <v>42813525500050</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>104</v>
       </c>
       <c r="D28" s="2"/>
       <c r="E28" s="2" t="s">
         <v>105</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>106</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I28" s="3">
-        <v>11910788191</v>
+        <v>32590996759</v>
       </c>
       <c r="J28" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L28" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M28" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="1">
         <v>80301021400036</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>107</v>
       </c>
       <c r="D29" s="2"/>
@@ -2017,31 +2017,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/03/2026 14:31:33</dc:description>
+  <dc:description>Export en date du 06/27/2026 11:01:30</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>