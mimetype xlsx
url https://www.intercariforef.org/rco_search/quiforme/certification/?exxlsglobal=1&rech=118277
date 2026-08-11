--- v4 (2026-06-27)
+++ v5 (2026-08-11)
@@ -58,51 +58,51 @@
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
     <t>NDA</t>
   </si>
   <si>
     <t>BILAN DE COMPETENCE</t>
   </si>
   <si>
     <t>APPRENTISSAGE</t>
   </si>
   <si>
     <t>VAE</t>
   </si>
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
-    <t>MINISTERE DE L’ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L’ESPACE</t>
+    <t>MINISTERE DE L'ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L'ESPACE</t>
   </si>
   <si>
     <t>HOTEL DE BONCOURT 21 RUE DESCARTES 75005 PARIS</t>
   </si>
   <si>
     <t>16/05/2012</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>UNIVERSITE DE STRASBOURG</t>
   </si>
   <si>
     <t>4 RUE BLAISE PASCAL 67000 STRASBOURG</t>
   </si>
   <si>
     <t>18/08/2008</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
@@ -2017,31 +2017,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/27/2026 11:01:30</dc:description>
+  <dc:description>Export en date du 08/11/2026 12:13:28</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>