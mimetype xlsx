--- v2 (2026-03-19)
+++ v3 (2026-05-06)
@@ -232,81 +232,81 @@
   <si>
     <t>CHEMIN DU THIL 80000 AMIENS</t>
   </si>
   <si>
     <t>2280P000880</t>
   </si>
   <si>
     <t>UNIVERSITE DE TOULON</t>
   </si>
   <si>
     <t>AV DE L UNIVERSITE 83130 LA GARDE</t>
   </si>
   <si>
     <t>9383P002683</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS EST CRETEIL VAL DE MARNE</t>
   </si>
   <si>
     <t>61 AVENUE DU GENERAL DE GAULLE 94000 CRETEIL</t>
   </si>
   <si>
     <t>1194P000794</t>
   </si>
   <si>
+    <t>CFAI ALSACE</t>
+  </si>
+  <si>
+    <t>31 RUE FRANCOIS SPOERRY 68100 MULHOUSE</t>
+  </si>
+  <si>
+    <t>01/07/2021</t>
+  </si>
+  <si>
+    <t>85.32Z</t>
+  </si>
+  <si>
+    <t>CFAI DIAFOR</t>
+  </si>
+  <si>
+    <t>RUE DE LA PRUNELLE 22190 PLERIN</t>
+  </si>
+  <si>
+    <t>01/01/1993</t>
+  </si>
+  <si>
     <t>FORMASUP MEDITERRANEE</t>
   </si>
   <si>
     <t>WORLD TRADE CENTER 2 RUE HENRI BARBUSSE 13001 MARSEILLE</t>
   </si>
   <si>
     <t>24/01/2022</t>
   </si>
   <si>
     <t>85.59A</t>
-  </si>
-[...19 lines deleted...]
-    <t>01/01/1993</t>
   </si>
   <si>
     <t>FORMASUP HAUTS DE FRANCE</t>
   </si>
   <si>
     <t>PARC DES MOULINS 7 B AV DE LA CREATIVITE 59491 VILLENEUVE D ASCQ</t>
   </si>
   <si>
     <t>01/10/2006</t>
   </si>
   <si>
     <t>FORMA SUP ARL</t>
   </si>
   <si>
     <t>66 AVENUE JEAN MERMOZ 69008 LYON</t>
   </si>
   <si>
     <t>01/06/2001</t>
   </si>
   <si>
     <t>UNIVERSITE DE TOULOUSE</t>
   </si>
   <si>
     <t>06/12/2024</t>
   </si>
@@ -1404,145 +1404,145 @@
       <c r="F19" s="2" t="s">
         <v>47</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I19" s="3" t="s">
         <v>71</v>
       </c>
       <c r="J19" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K19" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
-        <v>39391439500057</v>
+        <v>38855948600070</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>72</v>
       </c>
       <c r="D20" s="2"/>
       <c r="E20" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>74</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2" t="s">
         <v>75</v>
       </c>
       <c r="I20" s="3">
-        <v>93130972313</v>
+        <v>42680205768</v>
       </c>
       <c r="J20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1">
-        <v>38855948600070</v>
+        <v>39048242000028</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>76</v>
       </c>
       <c r="D21" s="2"/>
       <c r="E21" s="2" t="s">
         <v>77</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>78</v>
       </c>
       <c r="G21" s="2"/>
       <c r="H21" s="2" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="I21" s="3">
-        <v>42680205768</v>
+        <v>53220855422</v>
       </c>
       <c r="J21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M21" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="1">
-        <v>39048242000028</v>
+        <v>39391439500057</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D22" s="2"/>
       <c r="E22" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="F22" s="2" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="G22" s="2"/>
       <c r="H22" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="I22" s="3">
-        <v>53220855422</v>
+        <v>93130972313</v>
       </c>
       <c r="J22" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L22" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M22" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="1">
         <v>42813525500050</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>83</v>
       </c>
       <c r="D23" s="2"/>
@@ -1569,51 +1569,51 @@
         <v>18</v>
       </c>
       <c r="M23" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="1">
         <v>43903961100025</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>86</v>
       </c>
       <c r="D24" s="2"/>
       <c r="E24" s="2" t="s">
         <v>87</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>88</v>
       </c>
       <c r="G24" s="2"/>
       <c r="H24" s="2" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="I24" s="3">
         <v>84691657569</v>
       </c>
       <c r="J24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M24" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="1">
         <v>93827139200012</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C25" s="2" t="s">
@@ -1715,31 +1715,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/19/2026 09:58:23</dc:description>
+  <dc:description>Export en date du 05/07/2026 01:51:20</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>