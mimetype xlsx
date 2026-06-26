--- v3 (2026-05-06)
+++ v4 (2026-06-26)
@@ -274,51 +274,51 @@
   <si>
     <t>01/01/1993</t>
   </si>
   <si>
     <t>FORMASUP MEDITERRANEE</t>
   </si>
   <si>
     <t>WORLD TRADE CENTER 2 RUE HENRI BARBUSSE 13001 MARSEILLE</t>
   </si>
   <si>
     <t>24/01/2022</t>
   </si>
   <si>
     <t>85.59A</t>
   </si>
   <si>
     <t>FORMASUP HAUTS DE FRANCE</t>
   </si>
   <si>
     <t>PARC DES MOULINS 7 B AV DE LA CREATIVITE 59491 VILLENEUVE D ASCQ</t>
   </si>
   <si>
     <t>01/10/2006</t>
   </si>
   <si>
-    <t>FORMA SUP ARL</t>
+    <t>FORMASUP ODYSSEE</t>
   </si>
   <si>
     <t>66 AVENUE JEAN MERMOZ 69008 LYON</t>
   </si>
   <si>
     <t>01/06/2001</t>
   </si>
   <si>
     <t>UNIVERSITE DE TOULOUSE</t>
   </si>
   <si>
     <t>06/12/2024</t>
   </si>
   <si>
     <t>UNIVERSITE DE BREST</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
@@ -1715,31 +1715,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/07/2026 01:51:20</dc:description>
+  <dc:description>Export en date du 06/26/2026 03:48:44</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>