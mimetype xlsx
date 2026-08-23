--- v4 (2026-06-26)
+++ v5 (2026-08-23)
@@ -58,51 +58,51 @@
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
     <t>NDA</t>
   </si>
   <si>
     <t>BILAN DE COMPETENCE</t>
   </si>
   <si>
     <t>APPRENTISSAGE</t>
   </si>
   <si>
     <t>VAE</t>
   </si>
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
-    <t>MINISTERE DE L’ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L’ESPACE</t>
+    <t>MINISTERE DE L'ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L'ESPACE</t>
   </si>
   <si>
     <t>HOTEL DE BONCOURT 21 RUE DESCARTES 75005 PARIS</t>
   </si>
   <si>
     <t>16/05/2012</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>UNIVERSITE DE STRASBOURG</t>
   </si>
   <si>
     <t>4 RUE BLAISE PASCAL 67000 STRASBOURG</t>
   </si>
   <si>
     <t>18/08/2008</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
@@ -232,99 +232,99 @@
   <si>
     <t>CHEMIN DU THIL 80000 AMIENS</t>
   </si>
   <si>
     <t>2280P000880</t>
   </si>
   <si>
     <t>UNIVERSITE DE TOULON</t>
   </si>
   <si>
     <t>AV DE L UNIVERSITE 83130 LA GARDE</t>
   </si>
   <si>
     <t>9383P002683</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS EST CRETEIL VAL DE MARNE</t>
   </si>
   <si>
     <t>61 AVENUE DU GENERAL DE GAULLE 94000 CRETEIL</t>
   </si>
   <si>
     <t>1194P000794</t>
   </si>
   <si>
+    <t>FORMASUP ODYSSEE</t>
+  </si>
+  <si>
+    <t>66 AVENUE JEAN MERMOZ 69008 LYON</t>
+  </si>
+  <si>
+    <t>01/06/2001</t>
+  </si>
+  <si>
+    <t>85.59A</t>
+  </si>
+  <si>
+    <t>FORMASUP MEDITERRANEE</t>
+  </si>
+  <si>
+    <t>WORLD TRADE CENTER 2 RUE HENRI BARBUSSE 13001 MARSEILLE</t>
+  </si>
+  <si>
+    <t>24/01/2022</t>
+  </si>
+  <si>
     <t>CFAI ALSACE</t>
   </si>
   <si>
     <t>31 RUE FRANCOIS SPOERRY 68100 MULHOUSE</t>
   </si>
   <si>
     <t>01/07/2021</t>
   </si>
   <si>
     <t>85.32Z</t>
   </si>
   <si>
     <t>CFAI DIAFOR</t>
   </si>
   <si>
     <t>RUE DE LA PRUNELLE 22190 PLERIN</t>
   </si>
   <si>
     <t>01/01/1993</t>
   </si>
   <si>
-    <t>FORMASUP MEDITERRANEE</t>
-[...10 lines deleted...]
-  <si>
     <t>FORMASUP HAUTS DE FRANCE</t>
   </si>
   <si>
     <t>PARC DES MOULINS 7 B AV DE LA CREATIVITE 59491 VILLENEUVE D ASCQ</t>
   </si>
   <si>
     <t>01/10/2006</t>
-  </si>
-[...7 lines deleted...]
-    <t>01/06/2001</t>
   </si>
   <si>
     <t>UNIVERSITE DE TOULOUSE</t>
   </si>
   <si>
     <t>06/12/2024</t>
   </si>
   <si>
     <t>UNIVERSITE DE BREST</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1404,219 +1404,219 @@
       <c r="F19" s="2" t="s">
         <v>47</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I19" s="3" t="s">
         <v>71</v>
       </c>
       <c r="J19" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K19" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
-        <v>38855948600070</v>
+        <v>43903961100025</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>72</v>
       </c>
       <c r="D20" s="2"/>
       <c r="E20" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>74</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2" t="s">
         <v>75</v>
       </c>
       <c r="I20" s="3">
-        <v>42680205768</v>
+        <v>84691657569</v>
       </c>
       <c r="J20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1">
-        <v>39048242000028</v>
+        <v>39391439500057</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>76</v>
       </c>
       <c r="D21" s="2"/>
       <c r="E21" s="2" t="s">
         <v>77</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>78</v>
       </c>
       <c r="G21" s="2"/>
       <c r="H21" s="2" t="s">
         <v>75</v>
       </c>
       <c r="I21" s="3">
-        <v>53220855422</v>
+        <v>93130972313</v>
       </c>
       <c r="J21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M21" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="1">
-        <v>39391439500057</v>
+        <v>38855948600070</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>79</v>
       </c>
       <c r="D22" s="2"/>
       <c r="E22" s="2" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>81</v>
       </c>
       <c r="G22" s="2"/>
       <c r="H22" s="2" t="s">
         <v>82</v>
       </c>
       <c r="I22" s="3">
-        <v>93130972313</v>
+        <v>42680205768</v>
       </c>
       <c r="J22" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L22" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M22" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="1">
-        <v>42813525500050</v>
+        <v>39048242000028</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>83</v>
       </c>
       <c r="D23" s="2"/>
       <c r="E23" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G23" s="2"/>
       <c r="H23" s="2" t="s">
-        <v>22</v>
+        <v>82</v>
       </c>
       <c r="I23" s="3">
-        <v>32590996759</v>
+        <v>53220855422</v>
       </c>
       <c r="J23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M23" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="1">
-        <v>43903961100025</v>
+        <v>42813525500050</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>86</v>
       </c>
       <c r="D24" s="2"/>
       <c r="E24" s="2" t="s">
         <v>87</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>88</v>
       </c>
       <c r="G24" s="2"/>
       <c r="H24" s="2" t="s">
-        <v>82</v>
+        <v>22</v>
       </c>
       <c r="I24" s="3">
-        <v>84691657569</v>
+        <v>32590996759</v>
       </c>
       <c r="J24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M24" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="1">
         <v>93827139200012</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>89</v>
       </c>
       <c r="D25" s="2"/>
@@ -1715,31 +1715,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/26/2026 03:48:44</dc:description>
+  <dc:description>Export en date du 08/23/2026 03:21:45</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>