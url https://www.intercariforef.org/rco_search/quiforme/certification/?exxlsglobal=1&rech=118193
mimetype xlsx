--- v2 (2026-02-14)
+++ v3 (2026-04-03)
@@ -1647,31 +1647,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/14/2026 14:39:12</dc:description>
+  <dc:description>Export en date du 04/03/2026 06:40:31</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>