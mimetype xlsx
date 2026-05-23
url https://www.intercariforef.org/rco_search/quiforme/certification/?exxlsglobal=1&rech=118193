--- v3 (2026-04-03)
+++ v4 (2026-05-23)
@@ -1248,57 +1248,57 @@
     <row r="15" spans="1:13">
       <c r="A15" s="1">
         <v>13002804600014</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>54</v>
       </c>
       <c r="D15" s="2"/>
       <c r="E15" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I15" s="3">
         <v>94202116520</v>
       </c>
       <c r="J15" s="2" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="K15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L15" s="2" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="M15" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="1">
         <v>18572204800138</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>56</v>
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G16" s="2"/>
       <c r="H16" s="2" t="s">
         <v>17</v>
@@ -1647,31 +1647,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/03/2026 06:40:31</dc:description>
+  <dc:description>Export en date du 05/23/2026 21:47:40</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>