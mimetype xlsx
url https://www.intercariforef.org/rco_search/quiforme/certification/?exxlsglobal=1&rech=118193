--- v4 (2026-05-23)
+++ v5 (2026-07-21)
@@ -1647,31 +1647,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/23/2026 21:47:40</dc:description>
+  <dc:description>Export en date du 07/21/2026 18:38:11</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>