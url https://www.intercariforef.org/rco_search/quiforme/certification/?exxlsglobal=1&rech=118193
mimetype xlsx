--- v5 (2026-07-21)
+++ v6 (2026-09-12)
@@ -1647,31 +1647,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 07/21/2026 18:38:11</dc:description>
+  <dc:description>Export en date du 09/12/2026 16:26:02</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>