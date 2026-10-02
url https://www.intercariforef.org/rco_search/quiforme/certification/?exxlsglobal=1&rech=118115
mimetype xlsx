--- v4 (2026-08-12)
+++ v5 (2026-10-02)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$M$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>ÉTAT ADMINISTRATIF</t>
   </si>
   <si>
     <t>RAISON SOCIALE</t>
   </si>
   <si>
     <t>ENSEIGNE</t>
   </si>
   <si>
     <t>ADRESSE</t>
   </si>
   <si>
     <t>DATE D'OUVERTURE</t>
   </si>
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
@@ -349,57 +349,60 @@
   <si>
     <t>1194P000794</t>
   </si>
   <si>
     <t>UNIVERSITE DE LA REUNION</t>
   </si>
   <si>
     <t>15 AVENUE RENE CASSIN 97490 SAINT-DENIS</t>
   </si>
   <si>
     <t>10/05/1984</t>
   </si>
   <si>
     <t>INSTITUT BIOFORCE</t>
   </si>
   <si>
     <t>41 AVENUE DU 8 MAI 1945 69200 VENISSIEUX</t>
   </si>
   <si>
     <t>11/12/2006</t>
   </si>
   <si>
     <t>85.59A</t>
   </si>
   <si>
-    <t>ADEFSA CTRE FORMAT APPRENTIS DESCARTES</t>
+    <t>CFA DESCARTES SUP</t>
   </si>
   <si>
     <t>PARC DE LA HAUTE MAISON 23 RUE GALILEE 77420 CHAMPS-SUR-MARNE</t>
   </si>
   <si>
     <t>01/07/2003</t>
+  </si>
+  <si>
+    <t>14/04/2026</t>
   </si>
   <si>
     <t>85.59B</t>
   </si>
   <si>
     <t>UCO LAVAL</t>
   </si>
   <si>
     <t>ISM 25 RUE DU MANS 53000 LAVAL</t>
   </si>
   <si>
     <t>27/08/2007</t>
   </si>
   <si>
     <t>FORMASUP HAUTS DE FRANCE</t>
   </si>
   <si>
     <t>PARC DES MOULINS 7 B AV DE LA CREATIVITE 59491 VILLENEUVE D ASCQ</t>
   </si>
   <si>
     <t>01/10/2006</t>
   </si>
   <si>
     <t>FORMASUP ODYSSEE</t>
   </si>
@@ -1901,350 +1904,348 @@
       <c r="G29" s="2"/>
       <c r="H29" s="2" t="s">
         <v>110</v>
       </c>
       <c r="I29" s="3">
         <v>82690232869</v>
       </c>
       <c r="J29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M29" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="1">
         <v>39089496200054</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>13</v>
+        <v>45</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>111</v>
       </c>
       <c r="D30" s="2"/>
       <c r="E30" s="2" t="s">
         <v>112</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="G30" s="2"/>
+      <c r="G30" s="2" t="s">
+        <v>114</v>
+      </c>
       <c r="H30" s="2" t="s">
-        <v>114</v>
-[...3 lines deleted...]
-      </c>
+        <v>115</v>
+      </c>
+      <c r="I30" s="3"/>
       <c r="J30" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L30" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M30" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="1">
         <v>40888757800032</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D31" s="2"/>
       <c r="E31" s="2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="G31" s="2"/>
       <c r="H31" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="I31" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I31" s="3"/>
       <c r="J31" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K31" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L31" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M31" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="1">
         <v>42813525500050</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D32" s="2"/>
       <c r="E32" s="2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="G32" s="2"/>
       <c r="H32" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I32" s="3">
         <v>32590996759</v>
       </c>
       <c r="J32" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L32" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M32" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="1">
         <v>43903961100025</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D33" s="2"/>
       <c r="E33" s="2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="G33" s="2"/>
       <c r="H33" s="2" t="s">
         <v>110</v>
       </c>
       <c r="I33" s="3">
         <v>84691657569</v>
       </c>
       <c r="J33" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L33" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M33" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="1">
         <v>77807081300028</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D34" s="2"/>
       <c r="E34" s="2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="G34" s="2"/>
       <c r="H34" s="2" t="s">
         <v>110</v>
       </c>
       <c r="I34" s="3">
         <v>74870001387</v>
       </c>
       <c r="J34" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L34" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M34" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="1">
         <v>93823061200013</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D35" s="2"/>
       <c r="E35" s="2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="G35" s="2"/>
       <c r="H35" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I35" s="3">
         <v>27210481021</v>
       </c>
       <c r="J35" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K35" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L35" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M35" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="1">
         <v>93827139200012</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C36" s="2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D36" s="2"/>
       <c r="E36" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="G36" s="2"/>
       <c r="H36" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I36" s="3">
         <v>76311365631</v>
       </c>
       <c r="J36" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K36" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L36" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M36" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="1">
         <v>93850168100010</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D37" s="2"/>
       <c r="E37" s="2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="G37" s="2"/>
       <c r="H37" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I37" s="3">
         <v>84420455442</v>
       </c>
       <c r="J37" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K37" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L37" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M37" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="1">
         <v>94129831700012</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D38" s="2"/>
       <c r="E38" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G38" s="2"/>
       <c r="H38" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I38" s="3">
         <v>53291016929</v>
       </c>
       <c r="J38" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K38" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L38" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M38" s="2" t="s">
@@ -2283,31 +2284,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 08/12/2026 18:39:05</dc:description>
+  <dc:description>Export en date du 10/02/2026 07:15:06</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>