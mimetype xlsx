--- v0 (2026-03-30)
+++ v1 (2026-05-21)
@@ -58,126 +58,126 @@
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
     <t>NDA</t>
   </si>
   <si>
     <t>BILAN DE COMPETENCE</t>
   </si>
   <si>
     <t>APPRENTISSAGE</t>
   </si>
   <si>
     <t>VAE</t>
   </si>
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
+    <t>DRONE VOLT</t>
+  </si>
+  <si>
+    <t>LOT 14 RUE DE LA PERDRIX 93420 VILLEPINTE</t>
+  </si>
+  <si>
+    <t>01/05/2014</t>
+  </si>
+  <si>
+    <t>30.30Z</t>
+  </si>
+  <si>
+    <t>FAUX</t>
+  </si>
+  <si>
+    <t>VRAI</t>
+  </si>
+  <si>
+    <t>ACL PROCESS</t>
+  </si>
+  <si>
+    <t>DRONE PROCESS TRAINING</t>
+  </si>
+  <si>
+    <t>ZA DE LONGIFAN RUE DE LONGIFAN 38530 CHAPAREILLAN</t>
+  </si>
+  <si>
+    <t>01/01/2017</t>
+  </si>
+  <si>
+    <t>85.53Z</t>
+  </si>
+  <si>
+    <t>PROLIVE FORMATION</t>
+  </si>
+  <si>
+    <t>ARENBERG CREATIVE MINE AVENUE MICHEL RONDET 59135 WALLERS</t>
+  </si>
+  <si>
+    <t>01/12/2021</t>
+  </si>
+  <si>
+    <t>85.59A</t>
+  </si>
+  <si>
+    <t>DRONE ON AIR</t>
+  </si>
+  <si>
+    <t>PARC D'ACTIVITES DE LA LANDE ST MARTIN RUE GEORGES CHARPAK 44115 HAUTE-GOULAINE</t>
+  </si>
+  <si>
+    <t>01/09/2019</t>
+  </si>
+  <si>
+    <t>85.59B</t>
+  </si>
+  <si>
+    <t>INAIRTECH</t>
+  </si>
+  <si>
+    <t>ZAC DES 4 ROUTES DE NEBOUZAT 63210 OLBY</t>
+  </si>
+  <si>
+    <t>15/12/2017</t>
+  </si>
+  <si>
+    <t>71.12A</t>
+  </si>
+  <si>
     <t>FLYING MANTA</t>
   </si>
   <si>
     <t>8 BOULEVARD DE LA LEZE 31600 EAUNES</t>
   </si>
   <si>
     <t>01/05/2018</t>
-  </si>
-[...67 lines deleted...]
-    <t>71.12A</t>
   </si>
   <si>
     <t>DRONE EXPERTISE CENTRE</t>
   </si>
   <si>
     <t>19 RUE DU CHAMP PASSAVENT 21380 MESSIGNY-ET-VANTOUX</t>
   </si>
   <si>
     <t>14/11/2022</t>
   </si>
   <si>
     <t>71.20B</t>
   </si>
   <si>
     <t>FRENCHIDRONE</t>
   </si>
   <si>
     <t>PORETTO - BRANDO PORETTO 20222 BRANDO</t>
   </si>
   <si>
     <t>01/02/2020</t>
   </si>
   <si>
     <t>UAD-AEROSERVICES</t>
   </si>
@@ -630,258 +630,258 @@
       </c>
       <c r="G1" s="5" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="5" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="6" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="5" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="5" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" s="1">
-        <v>83926822400012</v>
+        <v>53197005100037</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D2" s="2"/>
       <c r="E2" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G2" s="2"/>
       <c r="H2" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I2" s="3">
-        <v>76310924431</v>
+        <v>11930712293</v>
       </c>
       <c r="J2" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L2" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="1">
-        <v>79840856300038</v>
+        <v>78883638500039</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="D3" s="2"/>
+      <c r="D3" s="2" t="s">
+        <v>21</v>
+      </c>
       <c r="E3" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F3" s="2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G3" s="2"/>
       <c r="H3" s="2" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="I3" s="3">
-        <v>52440722744</v>
+        <v>82730162273</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M3" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="1">
-        <v>53197005100037</v>
+        <v>79209730500025</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D4" s="2"/>
       <c r="E4" s="2" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="F4" s="2" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="I4" s="3">
-        <v>11930712293</v>
+        <v>31590826059</v>
       </c>
       <c r="J4" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="1">
-        <v>78883638500039</v>
+        <v>79840856300038</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="D5" s="2"/>
       <c r="E5" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I5" s="3">
-        <v>82730162273</v>
+        <v>52440722744</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="1">
-        <v>79209730500025</v>
+        <v>83411221100018</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D6" s="2"/>
       <c r="E6" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G6" s="2"/>
       <c r="H6" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I6" s="3">
-        <v>31590826059</v>
+        <v>84630499463</v>
       </c>
       <c r="J6" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="1">
-        <v>83411221100018</v>
+        <v>83926822400012</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D7" s="2"/>
       <c r="E7" s="2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G7" s="2"/>
       <c r="H7" s="2" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="I7" s="3">
-        <v>84630499463</v>
+        <v>76310924431</v>
       </c>
       <c r="J7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M7" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="1">
         <v>84188997500048</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D8" s="2"/>
@@ -908,164 +908,164 @@
         <v>18</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
         <v>88135729700012</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>44</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="I9" s="3">
         <v>94202111720</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
         <v>89332411100028</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>47</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>49</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="I10" s="3">
         <v>75331304033</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
         <v>90496364200015</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>50</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>51</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>54</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="I11" s="3"/>
       <c r="J11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
         <v>90496364200049</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>51</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>54</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="I12" s="3">
         <v>76341137534</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
@@ -1093,31 +1093,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/30/2026 05:38:18</dc:description>
+  <dc:description>Export en date du 05/21/2026 18:47:17</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>