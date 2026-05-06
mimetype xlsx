--- v2 (2026-03-17)
+++ v3 (2026-05-06)
@@ -910,51 +910,51 @@
         <v>19440029700025</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>40</v>
       </c>
       <c r="G7" s="2"/>
       <c r="H7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I7" s="3">
         <v>52440417944</v>
       </c>
       <c r="J7" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M7" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="1">
         <v>19700905300020</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>41</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E8" s="2" t="s">
@@ -1609,31 +1609,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/17/2026 14:42:29</dc:description>
+  <dc:description>Export en date du 05/06/2026 23:15:29</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>