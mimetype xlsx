--- v3 (2026-05-06)
+++ v4 (2026-09-13)
@@ -112,51 +112,51 @@
   <si>
     <t>FIM - ENSEIGNEMENT FORMATION</t>
   </si>
   <si>
     <t>LES VINDITS 50100 CHERBOURG-EN-COTENTIN</t>
   </si>
   <si>
     <t>85.59A</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC NATIONAL ANTOINE KOENIGSWARTER</t>
   </si>
   <si>
     <t>ESRP EPNAK OISSEL</t>
   </si>
   <si>
     <t>ROUTE DES ROCHES 76350 OISSEL</t>
   </si>
   <si>
     <t>31/12/2016</t>
   </si>
   <si>
     <t>88.10C</t>
   </si>
   <si>
-    <t>LYCEE POLYVALENT JULES HAAG</t>
+    <t>LPO JULES HAAG - LYCEE DES METIERS DE L'INGENIERIE MICROTECHNIQUE ET DES SYSTEMES INTELLIGENTS</t>
   </si>
   <si>
     <t>GRETA GRPT ETS POUR FORMAT CONTINUE</t>
   </si>
   <si>
     <t>35 AVENUE DE MONTRAPON 25000 BESANCON</t>
   </si>
   <si>
     <t>01/05/1989</t>
   </si>
   <si>
     <t>4325P000725</t>
   </si>
   <si>
     <t>LYCEE GENERAL ET TECHNOLOGIQUE LIVET</t>
   </si>
   <si>
     <t>GRETA LOIRE-ATLANTIQUE</t>
   </si>
   <si>
     <t>16 RUE DUFOUR 44000 NANTES</t>
   </si>
   <si>
     <t>03/04/1989</t>
   </si>
@@ -1546,57 +1546,57 @@
       </c>
       <c r="B24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>75</v>
       </c>
       <c r="D24" s="2"/>
       <c r="E24" s="2" t="s">
         <v>76</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G24" s="2"/>
       <c r="H24" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I24" s="3">
         <v>84691484169</v>
       </c>
       <c r="J24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M24" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
@@ -1609,31 +1609,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/06/2026 23:15:29</dc:description>
+  <dc:description>Export en date du 09/13/2026 02:14:07</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>