--- v2 (2026-03-17)
+++ v3 (2026-05-01)
@@ -76,129 +76,129 @@
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
     <t>CHAMBRE DE COMMERCE ET D INDUSTRIE METROPOLE DE BOURGOGNE</t>
   </si>
   <si>
     <t>CCI FORMATION</t>
   </si>
   <si>
     <t>PLACE DES NATIONS UNIES 21000 DIJON</t>
   </si>
   <si>
     <t>01/02/2021</t>
   </si>
   <si>
     <t>85.59A</t>
   </si>
   <si>
     <t>VRAI</t>
   </si>
   <si>
+    <t>UNIVERIA</t>
+  </si>
+  <si>
+    <t>6 RUE IRVOY 38000 GRENOBLE</t>
+  </si>
+  <si>
+    <t>14/02/2014</t>
+  </si>
+  <si>
+    <t>85.42Z</t>
+  </si>
+  <si>
+    <t>FAUX</t>
+  </si>
+  <si>
+    <t>ASS DE GESTION DU CENTRE DE FORMATION D'APPRENTIS SUPERIEUR DE BOURGOGNE</t>
+  </si>
+  <si>
+    <t>CITE DE L ALTERNANCE BATIMENT SULLY 11 RUE EDGAR FAURE 21000 DIJON</t>
+  </si>
+  <si>
+    <t>02/10/2017</t>
+  </si>
+  <si>
+    <t>85.32Z</t>
+  </si>
+  <si>
+    <t>5 RUE DE MULHOUSE 21000 DIJON</t>
+  </si>
+  <si>
+    <t>18/07/2024</t>
+  </si>
+  <si>
     <t>SCIENCES-U LYON</t>
   </si>
   <si>
     <t>EDUCTIVE LYON</t>
   </si>
   <si>
     <t>53 COURS ALBERT THOMAS 69003 LYON</t>
   </si>
   <si>
     <t>04/10/2002</t>
   </si>
   <si>
-    <t>FAUX</t>
-[...1 lines deleted...]
-  <si>
     <t>INSTITUT FRANCAIS DES AFFAIRES</t>
   </si>
   <si>
     <t>4 RUE SAINT-CHARLES 57000 METZ</t>
   </si>
   <si>
     <t>01/11/2005</t>
   </si>
   <si>
-    <t>UNIVERIA</t>
-[...10 lines deleted...]
-  <si>
     <t>INSTITUT TECHNOLOGIES ET COMMUNICATION</t>
   </si>
   <si>
     <t>12 RUE DU QUATRE SEPTEMBRE 75002 PARIS</t>
   </si>
   <si>
     <t>01/09/2000</t>
   </si>
   <si>
     <t>85.59B</t>
   </si>
   <si>
     <t>INSTITUT NATIONAL DE L'ENSEIGNEMENT A DISTANCE</t>
   </si>
   <si>
     <t>85 AVENUE PIERRE GRENIER 92100 BOULOGNE-BILLANCOURT</t>
   </si>
   <si>
     <t>01/03/2024</t>
   </si>
   <si>
     <t>IMMEUBLE L'ENSOLEILLE BAT 5 405 CHEMIN DES PIBOULES 13090 AIX-EN-PROVENCE</t>
   </si>
   <si>
     <t>28/08/2024</t>
-  </si>
-[...16 lines deleted...]
-    <t>18/07/2024</t>
   </si>
   <si>
     <t>VIDENUM</t>
   </si>
   <si>
     <t>25/02/2019</t>
   </si>
   <si>
     <t>ICAN - ECITV</t>
   </si>
   <si>
     <t>64 RUE DU RANELAGH 75016 PARIS</t>
   </si>
   <si>
     <t>01/09/2022</t>
   </si>
   <si>
     <t>ECOLE SUPERIEURE DE COMMUNICATION PUBLICITE ET MARKETING DE LILLE</t>
   </si>
   <si>
     <t>239 RUE DU JARDIN DES PLANTES 59000 LILLE</t>
   </si>
   <si>
     <t>01/09/2010</t>
   </si>
@@ -723,546 +723,546 @@
       <c r="F2" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G2" s="2"/>
       <c r="H2" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I2" s="3">
         <v>27210429021</v>
       </c>
       <c r="J2" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L2" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="1">
-        <v>35176587000032</v>
+        <v>38768417800057</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="D3" s="2" t="s">
+      <c r="D3" s="2"/>
+      <c r="E3" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="E3" s="2" t="s">
+      <c r="F3" s="2" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G3" s="2"/>
       <c r="H3" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="I3" s="3">
-        <v>82690820069</v>
+        <v>82380084938</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M3" s="2" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="1">
-        <v>38480937200046</v>
+        <v>50876465100024</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D4" s="2"/>
       <c r="E4" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I4" s="3">
-        <v>41570090057</v>
+        <v>27210417621</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="1">
-        <v>38768417800057</v>
+        <v>50876465100032</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="D5" s="2"/>
       <c r="E5" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="I5" s="3">
-        <v>82380084938</v>
+        <v>27210417621</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M5" s="2" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="1">
-        <v>43332219500010</v>
+        <v>35176587000032</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="D6" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="D6" s="2"/>
       <c r="E6" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G6" s="2"/>
       <c r="H6" s="2" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="I6" s="3">
-        <v>11753427375</v>
+        <v>82690820069</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L6" s="2" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="1">
-        <v>48874104200045</v>
+        <v>38480937200046</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D7" s="2"/>
       <c r="E7" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="F7" s="2" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="G7" s="2"/>
       <c r="H7" s="2" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="I7" s="3">
-        <v>11922781092</v>
+        <v>41570090057</v>
       </c>
       <c r="J7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L7" s="2" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="M7" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="1">
-        <v>48874104200052</v>
+        <v>43332219500010</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D8" s="2"/>
       <c r="E8" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>40</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="I8" s="3">
-        <v>11922781092</v>
+        <v>11753427375</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
-        <v>50876465100024</v>
+        <v>48874104200045</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I9" s="3">
-        <v>27210417621</v>
+        <v>11922781092</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L9" s="2" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
-        <v>50876465100032</v>
+        <v>48874104200052</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="I10" s="3">
-        <v>27210417621</v>
+        <v>11922781092</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L10" s="2" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
         <v>51953329300055</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>47</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="I11" s="3">
         <v>11755668875</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K11" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
         <v>51953329300063</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>47</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="I12" s="3">
         <v>11755668875</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K12" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L12" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="1">
         <v>52401867800010</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>52</v>
       </c>
       <c r="D13" s="2"/>
       <c r="E13" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>54</v>
       </c>
       <c r="G13" s="2"/>
       <c r="H13" s="2" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="I13" s="3">
         <v>31590772759</v>
       </c>
       <c r="J13" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K13" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L13" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M13" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="1">
         <v>53145866900045</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>55</v>
       </c>
       <c r="D14" s="2"/>
       <c r="E14" s="2" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G14" s="2"/>
       <c r="H14" s="2" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="I14" s="3">
         <v>11755669475</v>
       </c>
       <c r="J14" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L14" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M14" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="1">
         <v>79127226300017</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>56</v>
       </c>
       <c r="D15" s="2"/>
       <c r="E15" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="2" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="I15" s="3">
         <v>93060715406</v>
       </c>
       <c r="J15" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K15" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L15" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M15" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="1">
         <v>85115160500058</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>59</v>
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="2" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>60</v>
       </c>
       <c r="G16" s="2"/>
       <c r="H16" s="2" t="s">
         <v>61</v>
       </c>
       <c r="I16" s="3">
         <v>11755929575</v>
       </c>
       <c r="J16" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K16" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L16" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M16" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="17" spans="1:13">
@@ -1336,51 +1336,51 @@
         <v>24</v>
       </c>
       <c r="M18" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="1">
         <v>89056659900027</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>67</v>
       </c>
       <c r="D19" s="2"/>
       <c r="E19" s="2" t="s">
         <v>68</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>69</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="I19" s="3">
         <v>28760619476</v>
       </c>
       <c r="J19" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K19" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
         <v>91389810200029</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
@@ -1447,31 +1447,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/17/2026 16:49:55</dc:description>
+  <dc:description>Export en date du 05/01/2026 19:37:41</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>