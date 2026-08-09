--- v3 (2026-05-01)
+++ v4 (2026-08-09)
@@ -76,138 +76,138 @@
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
     <t>CHAMBRE DE COMMERCE ET D INDUSTRIE METROPOLE DE BOURGOGNE</t>
   </si>
   <si>
     <t>CCI FORMATION</t>
   </si>
   <si>
     <t>PLACE DES NATIONS UNIES 21000 DIJON</t>
   </si>
   <si>
     <t>01/02/2021</t>
   </si>
   <si>
     <t>85.59A</t>
   </si>
   <si>
     <t>VRAI</t>
   </si>
   <si>
+    <t>SCIENCES-U LYON</t>
+  </si>
+  <si>
+    <t>EDUCTIVE LYON</t>
+  </si>
+  <si>
+    <t>53 COURS ALBERT THOMAS 69003 LYON</t>
+  </si>
+  <si>
+    <t>04/10/2002</t>
+  </si>
+  <si>
+    <t>FAUX</t>
+  </si>
+  <si>
+    <t>INSTITUT FRANCAIS DES AFFAIRES</t>
+  </si>
+  <si>
+    <t>4 RUE SAINT-CHARLES 57000 METZ</t>
+  </si>
+  <si>
+    <t>01/11/2005</t>
+  </si>
+  <si>
     <t>UNIVERIA</t>
   </si>
   <si>
     <t>6 RUE IRVOY 38000 GRENOBLE</t>
   </si>
   <si>
     <t>14/02/2014</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
   <si>
-    <t>FAUX</t>
+    <t>INSTITUT TECHNOLOGIES ET COMMUNICATION</t>
+  </si>
+  <si>
+    <t>12 RUE DU QUATRE SEPTEMBRE 75002 PARIS</t>
+  </si>
+  <si>
+    <t>01/09/2000</t>
+  </si>
+  <si>
+    <t>85.59B</t>
+  </si>
+  <si>
+    <t>INSTITUT NATIONAL DE L'ENSEIGNEMENT A DISTANCE</t>
+  </si>
+  <si>
+    <t>85 AVENUE PIERRE GRENIER 92100 BOULOGNE-BILLANCOURT</t>
+  </si>
+  <si>
+    <t>01/03/2024</t>
+  </si>
+  <si>
+    <t>IMMEUBLE L'ENSOLEILLE BAT 5 405 CHEMIN DES PIBOULES 13090 AIX-EN-PROVENCE</t>
+  </si>
+  <si>
+    <t>28/08/2024</t>
   </si>
   <si>
     <t>ASS DE GESTION DU CENTRE DE FORMATION D'APPRENTIS SUPERIEUR DE BOURGOGNE</t>
   </si>
   <si>
     <t>CITE DE L ALTERNANCE BATIMENT SULLY 11 RUE EDGAR FAURE 21000 DIJON</t>
   </si>
   <si>
     <t>02/10/2017</t>
   </si>
   <si>
     <t>85.32Z</t>
   </si>
   <si>
     <t>5 RUE DE MULHOUSE 21000 DIJON</t>
   </si>
   <si>
     <t>18/07/2024</t>
   </si>
   <si>
-    <t>SCIENCES-U LYON</t>
-[...46 lines deleted...]
-  <si>
     <t>VIDENUM</t>
   </si>
   <si>
     <t>25/02/2019</t>
   </si>
   <si>
-    <t>ICAN - ECITV</t>
+    <t>EIML-ICAN-ECITV</t>
   </si>
   <si>
     <t>64 RUE DU RANELAGH 75016 PARIS</t>
   </si>
   <si>
     <t>01/09/2022</t>
   </si>
   <si>
     <t>ECOLE SUPERIEURE DE COMMUNICATION PUBLICITE ET MARKETING DE LILLE</t>
   </si>
   <si>
     <t>239 RUE DU JARDIN DES PLANTES 59000 LILLE</t>
   </si>
   <si>
     <t>01/09/2010</t>
   </si>
   <si>
     <t>ANAPIJ</t>
   </si>
   <si>
     <t>DAC ITECOM</t>
   </si>
   <si>
     <t>VILLA BEATRICE 7 BOULEVARD PRINCE DE GALLES 06000 NICE</t>
   </si>
@@ -723,546 +723,546 @@
       <c r="F2" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G2" s="2"/>
       <c r="H2" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I2" s="3">
         <v>27210429021</v>
       </c>
       <c r="J2" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L2" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="1">
-        <v>38768417800057</v>
+        <v>35176587000032</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="D3" s="2"/>
+      <c r="D3" s="2" t="s">
+        <v>21</v>
+      </c>
       <c r="E3" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F3" s="2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G3" s="2"/>
       <c r="H3" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="I3" s="3">
-        <v>82380084938</v>
+        <v>82690820069</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M3" s="2" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="1">
-        <v>50876465100024</v>
+        <v>38480937200046</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D4" s="2"/>
       <c r="E4" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="I4" s="3">
-        <v>27210417621</v>
+        <v>41570090057</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="1">
-        <v>50876465100032</v>
+        <v>38768417800057</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D5" s="2"/>
       <c r="E5" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="I5" s="3">
-        <v>27210417621</v>
+        <v>82380084938</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M5" s="2" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="1">
-        <v>35176587000032</v>
+        <v>43332219500010</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="D6" s="2" t="s">
         <v>32</v>
       </c>
+      <c r="D6" s="2"/>
       <c r="E6" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G6" s="2"/>
       <c r="H6" s="2" t="s">
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="I6" s="3">
-        <v>82690820069</v>
+        <v>11753427375</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L6" s="2" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="1">
-        <v>38480937200046</v>
+        <v>48874104200045</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D7" s="2"/>
       <c r="E7" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G7" s="2"/>
       <c r="H7" s="2" t="s">
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="I7" s="3">
-        <v>41570090057</v>
+        <v>11922781092</v>
       </c>
       <c r="J7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L7" s="2" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="M7" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="1">
-        <v>43332219500010</v>
+        <v>48874104200052</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D8" s="2"/>
       <c r="E8" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>40</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="I8" s="3">
-        <v>11753427375</v>
+        <v>11922781092</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
-        <v>48874104200045</v>
+        <v>50876465100024</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="F9" s="2" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I9" s="3">
-        <v>11922781092</v>
+        <v>27210417621</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L9" s="2" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
-        <v>48874104200052</v>
+        <v>50876465100032</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
-        <v>41</v>
+        <v>31</v>
       </c>
       <c r="I10" s="3">
-        <v>11922781092</v>
+        <v>27210417621</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L10" s="2" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
         <v>51953329300055</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>47</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="I11" s="3">
         <v>11755668875</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K11" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
         <v>51953329300063</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>47</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="I12" s="3">
         <v>11755668875</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K12" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L12" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="1">
         <v>52401867800010</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>52</v>
       </c>
       <c r="D13" s="2"/>
       <c r="E13" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>54</v>
       </c>
       <c r="G13" s="2"/>
       <c r="H13" s="2" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="I13" s="3">
         <v>31590772759</v>
       </c>
       <c r="J13" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K13" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L13" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M13" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="1">
         <v>53145866900045</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>55</v>
       </c>
       <c r="D14" s="2"/>
       <c r="E14" s="2" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G14" s="2"/>
       <c r="H14" s="2" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="I14" s="3">
         <v>11755669475</v>
       </c>
       <c r="J14" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L14" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M14" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="1">
         <v>79127226300017</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>56</v>
       </c>
       <c r="D15" s="2"/>
       <c r="E15" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="2" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="I15" s="3">
         <v>93060715406</v>
       </c>
       <c r="J15" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K15" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L15" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M15" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="1">
         <v>85115160500058</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>59</v>
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="2" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>60</v>
       </c>
       <c r="G16" s="2"/>
       <c r="H16" s="2" t="s">
         <v>61</v>
       </c>
       <c r="I16" s="3">
         <v>11755929575</v>
       </c>
       <c r="J16" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K16" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L16" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M16" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="17" spans="1:13">
@@ -1336,51 +1336,51 @@
         <v>24</v>
       </c>
       <c r="M18" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="1">
         <v>89056659900027</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>67</v>
       </c>
       <c r="D19" s="2"/>
       <c r="E19" s="2" t="s">
         <v>68</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>69</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="I19" s="3">
         <v>28760619476</v>
       </c>
       <c r="J19" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K19" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
         <v>91389810200029</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
@@ -1447,31 +1447,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/01/2026 19:37:41</dc:description>
+  <dc:description>Export en date du 08/09/2026 08:20:24</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>