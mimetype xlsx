--- v3 (2026-03-17)
+++ v4 (2026-05-04)
@@ -133,90 +133,90 @@
   <si>
     <t>2 AVENUE CHARLES FLAHAULT 34090 MONTPELLIER</t>
   </si>
   <si>
     <t>9134P074634</t>
   </si>
   <si>
     <t>ECOLE NATIONALE DES SPORTS DE MONTAGNE</t>
   </si>
   <si>
     <t>ECOLE NATIONALE DE SKI ET D'ALPINISME</t>
   </si>
   <si>
     <t>35 ROUTE DU BOUCHET 74400 CHAMONIX-MONT-BLANC</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
   <si>
     <t>CHATEAU DE BOIVRE 86580 VOUNEUIL-SOUS-BIARD</t>
   </si>
   <si>
     <t>5486P001086</t>
   </si>
   <si>
+    <t>COMITE PROVENCE-ALPES-COTE D'AZUR DE CANOE KAYAK</t>
+  </si>
+  <si>
+    <t>LE QUARTZ 05120 L'ARGENTIERE-LA-BESSEE</t>
+  </si>
+  <si>
+    <t>01/05/2007</t>
+  </si>
+  <si>
+    <t>93.19Z</t>
+  </si>
+  <si>
+    <t>INSTITUT DE FORMATION DU VELO</t>
+  </si>
+  <si>
+    <t>180 BOULEVARD DE CHARAVINES 38500 VOIRON</t>
+  </si>
+  <si>
+    <t>04/07/2011</t>
+  </si>
+  <si>
+    <t>85.59A</t>
+  </si>
+  <si>
+    <t>FEDERATION FRANCAISE DE CYCLISME</t>
+  </si>
+  <si>
+    <t>1 RUE LAURENT FIGNON 78180 MONTIGNY-LE-BRETONNEUX</t>
+  </si>
+  <si>
+    <t>02/01/2014</t>
+  </si>
+  <si>
     <t>UCPA FORMATION</t>
   </si>
   <si>
     <t>12 AVENUE TONY GARNIER 69007 LYON</t>
   </si>
   <si>
     <t>01/07/2023</t>
-  </si>
-[...31 lines deleted...]
-    <t>02/01/2014</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
@@ -882,182 +882,182 @@
       <c r="F8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>38</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
-        <v>85386655600030</v>
+        <v>49755327100022</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>39</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>41</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="I9" s="3">
-        <v>11941012094</v>
+        <v>93050063705</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
-        <v>49755327100022</v>
+        <v>53427748800019</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="I10" s="3">
-        <v>93050063705</v>
+        <v>82380510238</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
-        <v>53427748800019</v>
+        <v>78444876300036</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
-        <v>49</v>
+        <v>22</v>
       </c>
       <c r="I11" s="3">
-        <v>82380510238</v>
+        <v>11788326778</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
-        <v>78444876300036</v>
+        <v>85386655600030</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>50</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I12" s="3">
-        <v>11788326778</v>
+        <v>11941012094</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
@@ -1082,31 +1082,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/17/2026 04:04:11</dc:description>
+  <dc:description>Export en date du 05/04/2026 22:32:28</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>