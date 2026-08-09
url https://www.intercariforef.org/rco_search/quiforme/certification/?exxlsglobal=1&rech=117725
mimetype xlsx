--- v4 (2026-05-04)
+++ v5 (2026-08-09)
@@ -724,51 +724,51 @@
         <v>19</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L4" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="1">
         <v>19210071700011</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="2"/>
       <c r="E5" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2" t="s">
         <v>22</v>
@@ -1082,31 +1082,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/04/2026 22:32:28</dc:description>
+  <dc:description>Export en date du 08/09/2026 13:23:41</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>