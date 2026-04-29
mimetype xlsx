--- v2 (2026-02-27)
+++ v3 (2026-04-29)
@@ -76,51 +76,51 @@
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
     <t>MINISTERE DE L’ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L’ESPACE</t>
   </si>
   <si>
     <t>HOTEL DE BONCOURT 21 RUE DESCARTES 75005 PARIS</t>
   </si>
   <si>
     <t>16/05/2012</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>UNIVERSITE DE NOUVELLE CALEDONIE</t>
   </si>
   <si>
-    <t>NOUVILLE BANIAN 145 AVENUE JAMES COOK NOUMEA</t>
+    <t>NOUVILLE BANIAN 145 AVENUE JAMES COOK 98800 NOUMEA</t>
   </si>
   <si>
     <t>31/05/1999</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
   <si>
     <t>Fermé</t>
   </si>
   <si>
     <t>UNIVERSITE DE NIMES</t>
   </si>
   <si>
     <t>RUE DU DOCTEUR GEORGES SALAN 30000 NIMES</t>
   </si>
   <si>
     <t>07/05/2007</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>UNIVERSITE DE STRASBOURG</t>
   </si>
@@ -3340,31 +3340,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/28/2026 00:24:50</dc:description>
+  <dc:description>Export en date du 04/29/2026 14:48:28</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>