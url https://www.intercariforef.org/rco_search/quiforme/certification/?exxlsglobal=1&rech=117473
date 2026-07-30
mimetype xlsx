--- v4 (2026-06-13)
+++ v5 (2026-07-30)
@@ -58,51 +58,51 @@
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
     <t>NDA</t>
   </si>
   <si>
     <t>BILAN DE COMPETENCE</t>
   </si>
   <si>
     <t>APPRENTISSAGE</t>
   </si>
   <si>
     <t>VAE</t>
   </si>
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
-    <t>MINISTERE DE L’ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L’ESPACE</t>
+    <t>MINISTERE DE L'ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L'ESPACE</t>
   </si>
   <si>
     <t>HOTEL DE BONCOURT 21 RUE DESCARTES 75005 PARIS</t>
   </si>
   <si>
     <t>16/05/2012</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>UNIVERSITE DE NOUVELLE CALEDONIE</t>
   </si>
   <si>
     <t>NOUVILLE BANIAN 145 AVENUE JAMES COOK 98800 NOUMEA</t>
   </si>
   <si>
     <t>31/05/1999</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
@@ -592,69 +592,69 @@
   <si>
     <t>61 AVENUE DU GENERAL DE GAULLE 94000 CRETEIL</t>
   </si>
   <si>
     <t>1194P000794</t>
   </si>
   <si>
     <t>UNIVERSITE DES ANTILLES</t>
   </si>
   <si>
     <t>CAMPUS FOUILLOLE 97110 POINTE A PITRE</t>
   </si>
   <si>
     <t>9597P000797</t>
   </si>
   <si>
     <t>UNIVERSITE DE LA REUNION</t>
   </si>
   <si>
     <t>15 AVENUE RENE CASSIN 97490 SAINT-DENIS</t>
   </si>
   <si>
     <t>10/05/1984</t>
   </si>
   <si>
+    <t>INSTITUT CATHOLIQUE DE LILLE</t>
+  </si>
+  <si>
+    <t>60 BOULEVARD VAUBAN 59800 LILLE</t>
+  </si>
+  <si>
+    <t>01/01/1900</t>
+  </si>
+  <si>
     <t>FORMASUP MEDITERRANEE</t>
   </si>
   <si>
     <t>WORLD TRADE CENTER 2 RUE HENRI BARBUSSE 13001 MARSEILLE</t>
   </si>
   <si>
     <t>24/01/2022</t>
   </si>
   <si>
     <t>85.59A</t>
-  </si>
-[...7 lines deleted...]
-    <t>01/01/1900</t>
   </si>
   <si>
     <t>NIMES UNIVERSITE</t>
   </si>
   <si>
     <t>SITE VAUBAN RUE DU DOCTEUR GEORGES SALAN 30000 NIMES</t>
   </si>
   <si>
     <t>18/07/2024</t>
   </si>
   <si>
     <t>UNIVERSITE MARIE ET LOUIS PASTEUR</t>
   </si>
   <si>
     <t>MAISON DE L'UNIVERSITE</t>
   </si>
   <si>
     <t>01/12/2024</t>
   </si>
   <si>
     <t>UNIVERSITE BOURGOGNE EUROPE</t>
   </si>
   <si>
     <t xml:space="preserve"> MAISON DE L'UNIVERSITE ESPLANADE ERASME 21000 DIJON</t>
   </si>
@@ -3027,117 +3027,117 @@
         <v>190</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>191</v>
       </c>
       <c r="G53" s="2"/>
       <c r="H53" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I53" s="3"/>
       <c r="J53" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K53" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L53" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M53" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" s="1">
-        <v>39391439500057</v>
+        <v>77562424000013</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>192</v>
       </c>
       <c r="D54" s="2"/>
       <c r="E54" s="2" t="s">
         <v>193</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>194</v>
       </c>
       <c r="G54" s="2"/>
       <c r="H54" s="2" t="s">
-        <v>195</v>
+        <v>22</v>
       </c>
       <c r="I54" s="3">
-        <v>93130972313</v>
+        <v>31590046859</v>
       </c>
       <c r="J54" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="K54" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L54" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="M54" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" s="1">
-        <v>77562424000013</v>
+        <v>39391439500057</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C55" s="2" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="D55" s="2"/>
       <c r="E55" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="F55" s="2" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
       <c r="G55" s="2"/>
       <c r="H55" s="2" t="s">
-        <v>22</v>
+        <v>198</v>
       </c>
       <c r="I55" s="3">
-        <v>31590046859</v>
+        <v>93130972313</v>
       </c>
       <c r="J55" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="K55" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L55" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="M55" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" s="1">
         <v>93249157400012</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>199</v>
       </c>
       <c r="D56" s="2"/>
       <c r="E56" s="2" t="s">
         <v>200</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>201</v>
       </c>
       <c r="G56" s="2"/>
       <c r="H56" s="2" t="s">
         <v>22</v>
@@ -3340,31 +3340,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/13/2026 23:45:30</dc:description>
+  <dc:description>Export en date du 07/30/2026 05:21:50</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>