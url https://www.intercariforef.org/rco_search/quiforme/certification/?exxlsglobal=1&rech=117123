--- v4 (2026-03-28)
+++ v5 (2026-05-14)
@@ -166,51 +166,51 @@
   <si>
     <t>GRETA COTE D'AZUR</t>
   </si>
   <si>
     <t>7 AVENUE DES EUCALYPTUS 06200 NICE</t>
   </si>
   <si>
     <t>01/01/1994</t>
   </si>
   <si>
     <t>9306P002706</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT JEAN PERRIN</t>
   </si>
   <si>
     <t>GRETA-CFA MARSEILLE MEDITERRANEE</t>
   </si>
   <si>
     <t>74 RUE VERDILLON 13010 MARSEILLE</t>
   </si>
   <si>
     <t>15/05/2014</t>
   </si>
   <si>
-    <t>LYCEE POLYVALENT JULES HAAG</t>
+    <t>LPO JULES HAAG - LYCEE DES METIERS DE L'INGENIERIE MICROTECHNIQUE ET DES SYSTEMES INTELLIGENTS</t>
   </si>
   <si>
     <t>GRETA GRPT ETS POUR FORMAT CONTINUE</t>
   </si>
   <si>
     <t>35 AVENUE DE MONTRAPON 25000 BESANCON</t>
   </si>
   <si>
     <t>01/05/1989</t>
   </si>
   <si>
     <t>4325P000725</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT VAUCANSON</t>
   </si>
   <si>
     <t>GRETA DE GRENOBLE</t>
   </si>
   <si>
     <t>27 RUE ANATOLE FRANCE 38100 GRENOBLE</t>
   </si>
   <si>
     <t>8238P001538</t>
   </si>
@@ -4023,31 +4023,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/28/2026 12:43:30</dc:description>
+  <dc:description>Export en date du 05/14/2026 08:05:36</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>