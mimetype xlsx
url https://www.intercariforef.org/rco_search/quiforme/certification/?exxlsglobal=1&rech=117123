--- v5 (2026-05-14)
+++ v6 (2026-07-03)
@@ -238,51 +238,51 @@
   <si>
     <t>817 RUE CHARLES BOURSEUL 59500 DOUAI</t>
   </si>
   <si>
     <t>03/12/1991</t>
   </si>
   <si>
     <t>3159P001659</t>
   </si>
   <si>
     <t>LYCEE GENERAL ET TECHNOLOGIQUE PIERRE DE COUBERTIN</t>
   </si>
   <si>
     <t>GRETA GRAND LITTORAL</t>
   </si>
   <si>
     <t>320 BOULEVARD DU HUIT MAI 62100 CALAIS</t>
   </si>
   <si>
     <t>11/04/1989</t>
   </si>
   <si>
     <t>3162P000862</t>
   </si>
   <si>
-    <t>LYCEE POLYVALENT LA FAYETTE – LYCEE DES METIERS DE LA DIGITALE INDUSTRIE ET DU PLURIMEDIA</t>
+    <t>LYCEE POLYVALENT LA FAYETTE - LYCEE DES METIERS DE LA DIGITALE INDUSTRIE ET DU PLURIMEDIA</t>
   </si>
   <si>
     <t>GRETA AUVERGNE</t>
   </si>
   <si>
     <t>21 BOULEVARD ROBERT SCHUMAN 63000 CLERMONT-FERRAND</t>
   </si>
   <si>
     <t>18/11/1991</t>
   </si>
   <si>
     <t>8363P001063</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT LA HOTOIE</t>
   </si>
   <si>
     <t xml:space="preserve">    GRETA SOMME</t>
   </si>
   <si>
     <t>80 RUE DU BATONNIER MAHIU 80000 AMIENS</t>
   </si>
   <si>
     <t>26/02/2025</t>
   </si>
@@ -292,110 +292,131 @@
   <si>
     <t>LYCEE GENERAL ET TECHNOLOGIQUE DES DROITS DE L'HOMME</t>
   </si>
   <si>
     <t>GRETA DE LA GUADELOUPE</t>
   </si>
   <si>
     <t>POINTE A BACCHUS 97170 PETIT-BOURG</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>01973773097</t>
   </si>
   <si>
     <t>BTP CFA POITOU CHARENTES</t>
   </si>
   <si>
     <t>5 RUE DE CHANTEJEAU 86280 SAINT-BENOIT</t>
   </si>
   <si>
     <t>01/01/2013</t>
   </si>
   <si>
+    <t>AQUITAINE FORMATION PEINTURE</t>
+  </si>
+  <si>
+    <t>8 CHEMIN LESCAN 33150 CENON</t>
+  </si>
+  <si>
+    <t>18/12/2014</t>
+  </si>
+  <si>
+    <t>BATIMENT CFA NORMANDIE</t>
+  </si>
+  <si>
+    <t>16 RUE DE LA COTONNIERE 14000 CAEN</t>
+  </si>
+  <si>
+    <t>01/01/2018</t>
+  </si>
+  <si>
+    <t>PLAINE SAINT GILLES 72610 SAINT-PATERNE - LE CHEVAIN</t>
+  </si>
+  <si>
+    <t>INNOVATION DEVELOPPEMENT FORMATION</t>
+  </si>
+  <si>
+    <t>113 RUE DE LANNOY 59800 LILLE</t>
+  </si>
+  <si>
+    <t>29/04/1999</t>
+  </si>
+  <si>
+    <t>FAB21 FORMATION</t>
+  </si>
+  <si>
+    <t>FAB21</t>
+  </si>
+  <si>
+    <t>120 AVENUE DU PORT 78955 CARRIERES-SOUS-POISSY</t>
+  </si>
+  <si>
+    <t>01/04/2019</t>
+  </si>
+  <si>
     <t>ASS FORMATION PROFESS BAT TP</t>
   </si>
   <si>
     <t>3 RUE JEAN ANTOINE CHAPTAL 57070 METZ</t>
   </si>
   <si>
     <t>14/12/2012</t>
   </si>
   <si>
     <t>85.59B</t>
   </si>
   <si>
-    <t>INNOVATION DEVELOPPEMENT FORMATION</t>
-[...7 lines deleted...]
-  <si>
     <t>SCOP INSTEP</t>
   </si>
   <si>
     <t>70 RUE DE BOUVINES 59800 LILLE</t>
   </si>
   <si>
     <t>15/04/2003</t>
   </si>
   <si>
     <t>BTP CFA AUVERGNE RHONE ALPES</t>
   </si>
   <si>
     <t>65 IMPASSE DE L'ARTISANAT 43370 BAINS</t>
   </si>
   <si>
     <t>25/09/2020</t>
   </si>
   <si>
     <t>CPO.A BTP</t>
   </si>
   <si>
     <t>13 RUE DENIS PAPIN 78190 TRAPPES</t>
   </si>
   <si>
     <t>29/07/2005</t>
   </si>
   <si>
-    <t>FAB21 FORMATION</t>
-[...10 lines deleted...]
-  <si>
     <t>FORMATEC CARAIBES</t>
   </si>
   <si>
     <t>ZI DE JARRY 8 RUE NOBEL 97122 BAIE-MAHAULT</t>
   </si>
   <si>
     <t>06/12/2013</t>
   </si>
   <si>
     <t>FORMATION INSERTION DEVELOPPEMENT DES RESSOURCES HUMAINES</t>
   </si>
   <si>
     <t>BATIFORM AQUITAINE</t>
   </si>
   <si>
     <t>87 QUAI DE BRAZZA 33100 BORDEAUX</t>
   </si>
   <si>
     <t>04/04/2008</t>
   </si>
   <si>
     <t>BTP CFA OCCITANIE</t>
   </si>
   <si>
     <t>BTP CFA OCCITANIE - CAMPUS DE PERPIGNAN</t>
@@ -421,99 +442,78 @@
   <si>
     <t>09/11/2020</t>
   </si>
   <si>
     <t>VERIN FORMATION</t>
   </si>
   <si>
     <t>CITY'PRO</t>
   </si>
   <si>
     <t>282 RUE DE L'ALBECK 59640 DUNKERQUE</t>
   </si>
   <si>
     <t>01/01/2019</t>
   </si>
   <si>
     <t>BTP CFA CENTRE</t>
   </si>
   <si>
     <t>343 RUE MARYSE HILSZ 45770 SARAN</t>
   </si>
   <si>
     <t>25/06/2024</t>
   </si>
   <si>
-    <t>BATIMENT CFA NORMANDIE</t>
-[...10 lines deleted...]
-  <si>
     <t>BTP CFA NOUVELLE AQUITAINE</t>
   </si>
   <si>
     <t>BP 15 AVENUE DU PORT DU ROY 33290 BLANQUEFORT</t>
   </si>
   <si>
     <t>01/01/2011</t>
   </si>
   <si>
     <t>BTP CFA GRAND EST</t>
   </si>
   <si>
     <t>ZAC DU BREUIL RUE NICOLAS PIERSON 54700 PONT-A-MOUSSON</t>
   </si>
   <si>
     <t>01/09/1975</t>
   </si>
   <si>
     <t>FEDERATION ROUBAISIENNE DE L ENSEIGNEMENT SECONDAIRE CATHOLIQUE</t>
   </si>
   <si>
     <t>21 RUE PELLART 59100 ROUBAIX</t>
   </si>
   <si>
     <t>01/09/2014</t>
   </si>
   <si>
     <t>85.31Z</t>
-  </si>
-[...7 lines deleted...]
-    <t>18/12/2014</t>
   </si>
   <si>
     <t>AFPA ENTREPRISES</t>
   </si>
   <si>
     <t>TOUR CITYSCOPE 3 RUE FRANKLIN 93100 MONTREUIL</t>
   </si>
   <si>
     <t>31/12/2016</t>
   </si>
   <si>
     <t>9 BOULEVARD DE LOUVAIN 13008 MARSEILLE</t>
   </si>
   <si>
     <t>01/01/2017</t>
   </si>
   <si>
     <t>35 BOULEVARD DE JODINO 69200 VENISSIEUX</t>
   </si>
   <si>
     <t>RUE BASSE MOUILLERE 45160 OLIVET</t>
   </si>
   <si>
     <t>29 RUE PIERRE BOILEAU 57050 METZ</t>
   </si>
@@ -1741,743 +1741,743 @@
       <c r="F18" s="2" t="s">
         <v>91</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I18" s="3">
         <v>54860131786</v>
       </c>
       <c r="J18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M18" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="1">
-        <v>31339049400034</v>
+        <v>80850382500016</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D19" s="2"/>
       <c r="E19" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
-        <v>95</v>
+        <v>34</v>
       </c>
       <c r="I19" s="3">
-        <v>41570040857</v>
+        <v>72330972433</v>
       </c>
       <c r="J19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
-        <v>40073444800022</v>
+        <v>77811608700132</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D20" s="2"/>
       <c r="E20" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="F20" s="2" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="I20" s="3">
-        <v>31590340859</v>
+        <v>23760058376</v>
       </c>
       <c r="J20" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="K20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L20" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1">
-        <v>40487427300257</v>
+        <v>77811608700140</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="D21" s="2"/>
       <c r="E21" s="2" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="G21" s="2"/>
       <c r="H21" s="2" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="I21" s="3"/>
+        <v>23</v>
+      </c>
+      <c r="I21" s="3">
+        <v>23760058376</v>
+      </c>
       <c r="J21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L21" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="M21" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="1">
-        <v>41884676200171</v>
+        <v>40073444800022</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="D22" s="2"/>
       <c r="E22" s="2" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="G22" s="2"/>
       <c r="H22" s="2" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="I22" s="3">
-        <v>82380302738</v>
+        <v>31590340859</v>
       </c>
       <c r="J22" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K22" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L22" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M22" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="1">
-        <v>43219258100028</v>
+        <v>44415828100030</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C23" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="F23" s="2" t="s">
         <v>105</v>
-      </c>
-[...5 lines deleted...]
-        <v>107</v>
       </c>
       <c r="G23" s="2"/>
       <c r="H23" s="2" t="s">
         <v>34</v>
       </c>
       <c r="I23" s="3">
-        <v>11780689578</v>
+        <v>25610066561</v>
       </c>
       <c r="J23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M23" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="1">
-        <v>44415828100030</v>
+        <v>31339049400034</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="D24" s="2"/>
+      <c r="E24" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="F24" s="2" t="s">
         <v>108</v>
-      </c>
-[...7 lines deleted...]
-        <v>111</v>
       </c>
       <c r="G24" s="2"/>
       <c r="H24" s="2" t="s">
-        <v>34</v>
+        <v>109</v>
       </c>
       <c r="I24" s="3">
-        <v>25610066561</v>
+        <v>41570040857</v>
       </c>
       <c r="J24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M24" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="1">
-        <v>44892442300024</v>
+        <v>40487427300257</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="D25" s="2"/>
       <c r="E25" s="2" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="I25" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I25" s="3"/>
       <c r="J25" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="K25" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L25" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="M25" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="1">
-        <v>50375973000016</v>
+        <v>41884676200171</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D26" s="2"/>
+      <c r="E26" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="F26" s="2" t="s">
         <v>115</v>
-      </c>
-[...7 lines deleted...]
-        <v>118</v>
       </c>
       <c r="G26" s="2"/>
       <c r="H26" s="2" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="I26" s="3">
-        <v>72330743733</v>
+        <v>82380302738</v>
       </c>
       <c r="J26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M26" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="1">
-        <v>51472700700031</v>
+        <v>43219258100028</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>119</v>
-[...3 lines deleted...]
-      </c>
+        <v>116</v>
+      </c>
+      <c r="D27" s="2"/>
       <c r="E27" s="2" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2" t="s">
         <v>34</v>
       </c>
       <c r="I27" s="3">
-        <v>91340684734</v>
+        <v>11780689578</v>
       </c>
       <c r="J27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M27" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="1">
-        <v>52296497200023</v>
+        <v>44892442300024</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="D28" s="2"/>
       <c r="E28" s="2" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2" t="s">
         <v>34</v>
       </c>
       <c r="I28" s="3">
-        <v>82691153869</v>
+        <v>95970119197</v>
       </c>
       <c r="J28" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K28" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L28" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="M28" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="1">
-        <v>52296497200031</v>
+        <v>50375973000016</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="D29" s="2" t="s">
         <v>123</v>
       </c>
-      <c r="D29" s="2"/>
       <c r="E29" s="2" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="G29" s="2"/>
       <c r="H29" s="2" t="s">
         <v>34</v>
       </c>
       <c r="I29" s="3">
-        <v>82691153869</v>
+        <v>72330743733</v>
       </c>
       <c r="J29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M29" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="1">
-        <v>74987925000050</v>
+        <v>51472700700031</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C30" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="E30" s="2" t="s">
         <v>128</v>
       </c>
-      <c r="D30" s="2" t="s">
+      <c r="F30" s="2" t="s">
         <v>129</v>
-      </c>
-[...4 lines deleted...]
-        <v>131</v>
       </c>
       <c r="G30" s="2"/>
       <c r="H30" s="2" t="s">
         <v>34</v>
       </c>
       <c r="I30" s="3">
-        <v>31590791659</v>
+        <v>91340684734</v>
       </c>
       <c r="J30" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L30" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M30" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="1">
-        <v>77534903800114</v>
+        <v>52296497200023</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="D31" s="2"/>
       <c r="E31" s="2" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="G31" s="2"/>
       <c r="H31" s="2" t="s">
-        <v>95</v>
+        <v>34</v>
       </c>
       <c r="I31" s="3">
-        <v>24450294845</v>
+        <v>82691153869</v>
       </c>
       <c r="J31" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L31" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M31" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="1">
-        <v>77811608700132</v>
+        <v>52296497200031</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="D32" s="2"/>
       <c r="E32" s="2" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="G32" s="2"/>
       <c r="H32" s="2" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="I32" s="3">
-        <v>23760058376</v>
+        <v>82691153869</v>
       </c>
       <c r="J32" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L32" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="M32" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="1">
-        <v>77811608700140</v>
+        <v>74987925000050</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>135</v>
       </c>
-      <c r="D33" s="2"/>
+      <c r="D33" s="2" t="s">
+        <v>136</v>
+      </c>
       <c r="E33" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="F33" s="2" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="G33" s="2"/>
       <c r="H33" s="2" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="I33" s="3">
-        <v>23760058376</v>
+        <v>31590791659</v>
       </c>
       <c r="J33" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L33" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="M33" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="1">
-        <v>78235535800089</v>
+        <v>77534903800114</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>139</v>
       </c>
       <c r="D34" s="2"/>
       <c r="E34" s="2" t="s">
         <v>140</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>141</v>
       </c>
       <c r="G34" s="2"/>
       <c r="H34" s="2" t="s">
-        <v>23</v>
+        <v>109</v>
       </c>
       <c r="I34" s="3">
-        <v>72330875333</v>
+        <v>24450294845</v>
       </c>
       <c r="J34" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L34" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M34" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="1">
-        <v>78334702400052</v>
+        <v>78235535800089</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>142</v>
       </c>
       <c r="D35" s="2"/>
       <c r="E35" s="2" t="s">
         <v>143</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>144</v>
       </c>
       <c r="G35" s="2"/>
       <c r="H35" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I35" s="3">
-        <v>41540042054</v>
+        <v>72330875333</v>
       </c>
       <c r="J35" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L35" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M35" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="1">
-        <v>80443252400010</v>
+        <v>78334702400052</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>145</v>
       </c>
       <c r="D36" s="2"/>
       <c r="E36" s="2" t="s">
         <v>146</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G36" s="2"/>
       <c r="H36" s="2" t="s">
-        <v>148</v>
+        <v>23</v>
       </c>
       <c r="I36" s="3">
-        <v>31590878459</v>
+        <v>41540042054</v>
       </c>
       <c r="J36" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K36" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L36" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M36" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="1">
-        <v>80850382500016</v>
+        <v>80443252400010</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="D37" s="2"/>
       <c r="E37" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="F37" s="2" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="G37" s="2"/>
       <c r="H37" s="2" t="s">
-        <v>34</v>
+        <v>151</v>
       </c>
       <c r="I37" s="3">
-        <v>72330972433</v>
+        <v>31590878459</v>
       </c>
       <c r="J37" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K37" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L37" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M37" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="1">
         <v>82409268800012</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>152</v>
       </c>
       <c r="D38" s="2"/>
@@ -3838,51 +3838,51 @@
       <c r="M74" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="75" spans="1:13">
       <c r="A75" s="1">
         <v>89502721700010</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>193</v>
       </c>
       <c r="D75" s="2" t="s">
         <v>193</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>194</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>195</v>
       </c>
       <c r="G75" s="2"/>
       <c r="H75" s="2" t="s">
-        <v>95</v>
+        <v>109</v>
       </c>
       <c r="I75" s="3">
         <v>27710297371</v>
       </c>
       <c r="J75" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K75" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L75" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M75" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="76" spans="1:13">
       <c r="A76" s="1">
         <v>93478023000017</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C76" s="2" t="s">
@@ -4023,31 +4023,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/14/2026 08:05:36</dc:description>
+  <dc:description>Export en date du 07/03/2026 10:03:26</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>