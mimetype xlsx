--- v6 (2026-07-03)
+++ v7 (2026-08-19)
@@ -292,228 +292,228 @@
   <si>
     <t>LYCEE GENERAL ET TECHNOLOGIQUE DES DROITS DE L'HOMME</t>
   </si>
   <si>
     <t>GRETA DE LA GUADELOUPE</t>
   </si>
   <si>
     <t>POINTE A BACCHUS 97170 PETIT-BOURG</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>01973773097</t>
   </si>
   <si>
     <t>BTP CFA POITOU CHARENTES</t>
   </si>
   <si>
     <t>5 RUE DE CHANTEJEAU 86280 SAINT-BENOIT</t>
   </si>
   <si>
     <t>01/01/2013</t>
   </si>
   <si>
+    <t>ASS FORMATION PROFESS BAT TP</t>
+  </si>
+  <si>
+    <t>3 RUE JEAN ANTOINE CHAPTAL 57070 METZ</t>
+  </si>
+  <si>
+    <t>14/12/2012</t>
+  </si>
+  <si>
+    <t>85.59B</t>
+  </si>
+  <si>
+    <t>BTP CFA CENTRE</t>
+  </si>
+  <si>
+    <t>343 RUE MARYSE HILSZ 45770 SARAN</t>
+  </si>
+  <si>
+    <t>25/06/2024</t>
+  </si>
+  <si>
+    <t>INNOVATION DEVELOPPEMENT FORMATION</t>
+  </si>
+  <si>
+    <t>113 RUE DE LANNOY 59800 LILLE</t>
+  </si>
+  <si>
+    <t>29/04/1999</t>
+  </si>
+  <si>
+    <t>SCOP INSTEP</t>
+  </si>
+  <si>
+    <t>70 RUE DE BOUVINES 59800 LILLE</t>
+  </si>
+  <si>
+    <t>15/04/2003</t>
+  </si>
+  <si>
+    <t>BTP CFA AUVERGNE RHONE ALPES</t>
+  </si>
+  <si>
+    <t>65 IMPASSE DE L'ARTISANAT 43370 BAINS</t>
+  </si>
+  <si>
+    <t>25/09/2020</t>
+  </si>
+  <si>
+    <t>CPO.A BTP</t>
+  </si>
+  <si>
+    <t>13 RUE DENIS PAPIN 78190 TRAPPES</t>
+  </si>
+  <si>
+    <t>29/07/2005</t>
+  </si>
+  <si>
+    <t>FAB21 FORMATION</t>
+  </si>
+  <si>
+    <t>FAB21</t>
+  </si>
+  <si>
+    <t>120 AVENUE DU PORT 78955 CARRIERES-SOUS-POISSY</t>
+  </si>
+  <si>
+    <t>01/04/2019</t>
+  </si>
+  <si>
+    <t>FORMATEC CARAIBES</t>
+  </si>
+  <si>
+    <t>ZI DE JARRY 8 RUE NOBEL 97122 BAIE-MAHAULT</t>
+  </si>
+  <si>
+    <t>06/12/2013</t>
+  </si>
+  <si>
+    <t>FORMATION INSERTION DEVELOPPEMENT DES RESSOURCES HUMAINES</t>
+  </si>
+  <si>
+    <t>BATIFORM AQUITAINE</t>
+  </si>
+  <si>
+    <t>87 QUAI DE BRAZZA 33100 BORDEAUX</t>
+  </si>
+  <si>
+    <t>04/04/2008</t>
+  </si>
+  <si>
+    <t>BTP CFA OCCITANIE</t>
+  </si>
+  <si>
+    <t>BTP CFA OCCITANIE - CAMPUS DE PERPIGNAN</t>
+  </si>
+  <si>
+    <t>TECNOSUD 205 RUE FELIX TROMBE 66100 PERPIGNAN</t>
+  </si>
+  <si>
+    <t>01/01/2010</t>
+  </si>
+  <si>
+    <t>LES CLES DE L'ATELIER</t>
+  </si>
+  <si>
+    <t>43 CHEMIN DU PRAS 69350 LA MULATIERE</t>
+  </si>
+  <si>
+    <t>01/09/2015</t>
+  </si>
+  <si>
+    <t>LIEU-DIT LE COULOUD - 10A ET 10B 10 A AVENUE DU 11 NOVEMBRE 1918 69200 VENISSIEUX</t>
+  </si>
+  <si>
+    <t>09/11/2020</t>
+  </si>
+  <si>
+    <t>VERIN FORMATION</t>
+  </si>
+  <si>
+    <t>CITY'PRO</t>
+  </si>
+  <si>
+    <t>282 RUE DE L'ALBECK 59640 DUNKERQUE</t>
+  </si>
+  <si>
+    <t>01/01/2019</t>
+  </si>
+  <si>
+    <t>BATIMENT CFA NORMANDIE</t>
+  </si>
+  <si>
+    <t>16 RUE DE LA COTONNIERE 14000 CAEN</t>
+  </si>
+  <si>
+    <t>01/01/2018</t>
+  </si>
+  <si>
+    <t>PLAINE SAINT GILLES 72610 SAINT-PATERNE - LE CHEVAIN</t>
+  </si>
+  <si>
+    <t>BTP CFA NOUVELLE AQUITAINE</t>
+  </si>
+  <si>
+    <t>BP 15 AVENUE DU PORT DU ROY 33290 BLANQUEFORT</t>
+  </si>
+  <si>
+    <t>01/01/2011</t>
+  </si>
+  <si>
+    <t>BTP CFA GRAND EST</t>
+  </si>
+  <si>
+    <t>ZAC DU BREUIL RUE NICOLAS PIERSON 54700 PONT-A-MOUSSON</t>
+  </si>
+  <si>
+    <t>01/09/1975</t>
+  </si>
+  <si>
+    <t>FEDERATION ROUBAISIENNE DE L ENSEIGNEMENT SECONDAIRE CATHOLIQUE</t>
+  </si>
+  <si>
+    <t>21 RUE PELLART 59100 ROUBAIX</t>
+  </si>
+  <si>
+    <t>01/09/2014</t>
+  </si>
+  <si>
+    <t>85.31Z</t>
+  </si>
+  <si>
     <t>AQUITAINE FORMATION PEINTURE</t>
   </si>
   <si>
     <t>8 CHEMIN LESCAN 33150 CENON</t>
   </si>
   <si>
     <t>18/12/2014</t>
-  </si>
-[...169 lines deleted...]
-    <t>85.31Z</t>
   </si>
   <si>
     <t>AFPA ENTREPRISES</t>
   </si>
   <si>
     <t>TOUR CITYSCOPE 3 RUE FRANKLIN 93100 MONTREUIL</t>
   </si>
   <si>
     <t>31/12/2016</t>
   </si>
   <si>
     <t>9 BOULEVARD DE LOUVAIN 13008 MARSEILLE</t>
   </si>
   <si>
     <t>01/01/2017</t>
   </si>
   <si>
     <t>35 BOULEVARD DE JODINO 69200 VENISSIEUX</t>
   </si>
   <si>
     <t>RUE BASSE MOUILLERE 45160 OLIVET</t>
   </si>
   <si>
     <t>29 RUE PIERRE BOILEAU 57050 METZ</t>
   </si>
@@ -1741,743 +1741,743 @@
       <c r="F18" s="2" t="s">
         <v>91</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I18" s="3">
         <v>54860131786</v>
       </c>
       <c r="J18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M18" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="1">
-        <v>80850382500016</v>
+        <v>31339049400034</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D19" s="2"/>
       <c r="E19" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
-        <v>34</v>
+        <v>95</v>
       </c>
       <c r="I19" s="3">
-        <v>72330972433</v>
+        <v>41570040857</v>
       </c>
       <c r="J19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
-        <v>77811608700132</v>
+        <v>77534903800114</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D20" s="2"/>
       <c r="E20" s="2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2" t="s">
-        <v>23</v>
+        <v>95</v>
       </c>
       <c r="I20" s="3">
-        <v>23760058376</v>
+        <v>24450294845</v>
       </c>
       <c r="J20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L20" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1">
-        <v>77811608700140</v>
+        <v>40073444800022</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="D21" s="2"/>
       <c r="E21" s="2" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="G21" s="2"/>
       <c r="H21" s="2" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="I21" s="3">
-        <v>23760058376</v>
+        <v>31590340859</v>
       </c>
       <c r="J21" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K21" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L21" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="M21" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="1">
-        <v>40073444800022</v>
+        <v>40487427300257</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="D22" s="2"/>
       <c r="E22" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="G22" s="2"/>
       <c r="H22" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="I22" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I22" s="3"/>
       <c r="J22" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="K22" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L22" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M22" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="1">
-        <v>44415828100030</v>
+        <v>41884676200171</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>102</v>
-[...3 lines deleted...]
-      </c>
+        <v>105</v>
+      </c>
+      <c r="D23" s="2"/>
       <c r="E23" s="2" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="G23" s="2"/>
       <c r="H23" s="2" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="I23" s="3">
-        <v>25610066561</v>
+        <v>82380302738</v>
       </c>
       <c r="J23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M23" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="1">
-        <v>31339049400034</v>
+        <v>43219258100028</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="D24" s="2"/>
       <c r="E24" s="2" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="G24" s="2"/>
       <c r="H24" s="2" t="s">
-        <v>109</v>
+        <v>34</v>
       </c>
       <c r="I24" s="3">
-        <v>41570040857</v>
+        <v>11780689578</v>
       </c>
       <c r="J24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M24" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="1">
-        <v>40487427300257</v>
+        <v>44415828100030</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="D25" s="2"/>
+        <v>111</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>112</v>
+      </c>
       <c r="E25" s="2" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="I25" s="3"/>
+      <c r="I25" s="3">
+        <v>25610066561</v>
+      </c>
       <c r="J25" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L25" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M25" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="1">
-        <v>41884676200171</v>
+        <v>44892442300024</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D26" s="2"/>
       <c r="E26" s="2" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="G26" s="2"/>
       <c r="H26" s="2" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="I26" s="3">
-        <v>82380302738</v>
+        <v>95970119197</v>
       </c>
       <c r="J26" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K26" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L26" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="M26" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="1">
-        <v>43219258100028</v>
+        <v>50375973000016</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="D27" s="2"/>
+        <v>118</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>119</v>
+      </c>
       <c r="E27" s="2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2" t="s">
         <v>34</v>
       </c>
       <c r="I27" s="3">
-        <v>11780689578</v>
+        <v>72330743733</v>
       </c>
       <c r="J27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M27" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="1">
-        <v>44892442300024</v>
+        <v>51472700700031</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="D28" s="2"/>
+        <v>122</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>123</v>
+      </c>
       <c r="E28" s="2" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2" t="s">
         <v>34</v>
       </c>
       <c r="I28" s="3">
-        <v>95970119197</v>
+        <v>91340684734</v>
       </c>
       <c r="J28" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="K28" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L28" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="M28" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="1">
-        <v>50375973000016</v>
+        <v>52296497200023</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>126</v>
+      </c>
+      <c r="D29" s="2"/>
       <c r="E29" s="2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="G29" s="2"/>
       <c r="H29" s="2" t="s">
         <v>34</v>
       </c>
       <c r="I29" s="3">
-        <v>72330743733</v>
+        <v>82691153869</v>
       </c>
       <c r="J29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M29" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="1">
-        <v>51472700700031</v>
+        <v>52296497200031</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>126</v>
       </c>
-      <c r="D30" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D30" s="2"/>
       <c r="E30" s="2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="G30" s="2"/>
       <c r="H30" s="2" t="s">
         <v>34</v>
       </c>
       <c r="I30" s="3">
-        <v>91340684734</v>
+        <v>82691153869</v>
       </c>
       <c r="J30" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L30" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M30" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="1">
-        <v>52296497200023</v>
+        <v>74987925000050</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="D31" s="2"/>
+        <v>131</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>132</v>
+      </c>
       <c r="E31" s="2" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="G31" s="2"/>
       <c r="H31" s="2" t="s">
         <v>34</v>
       </c>
       <c r="I31" s="3">
-        <v>82691153869</v>
+        <v>31590791659</v>
       </c>
       <c r="J31" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L31" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M31" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="1">
-        <v>52296497200031</v>
+        <v>77811608700132</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="D32" s="2"/>
       <c r="E32" s="2" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="G32" s="2"/>
       <c r="H32" s="2" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="I32" s="3">
-        <v>82691153869</v>
+        <v>23760058376</v>
       </c>
       <c r="J32" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L32" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="M32" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="1">
-        <v>74987925000050</v>
+        <v>77811608700140</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>135</v>
       </c>
-      <c r="D33" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D33" s="2"/>
       <c r="E33" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="F33" s="2" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="G33" s="2"/>
       <c r="H33" s="2" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="I33" s="3">
-        <v>31590791659</v>
+        <v>23760058376</v>
       </c>
       <c r="J33" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L33" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="M33" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="1">
-        <v>77534903800114</v>
+        <v>78235535800089</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>139</v>
       </c>
       <c r="D34" s="2"/>
       <c r="E34" s="2" t="s">
         <v>140</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>141</v>
       </c>
       <c r="G34" s="2"/>
       <c r="H34" s="2" t="s">
-        <v>109</v>
+        <v>23</v>
       </c>
       <c r="I34" s="3">
-        <v>24450294845</v>
+        <v>72330875333</v>
       </c>
       <c r="J34" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L34" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M34" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="1">
-        <v>78235535800089</v>
+        <v>78334702400052</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>142</v>
       </c>
       <c r="D35" s="2"/>
       <c r="E35" s="2" t="s">
         <v>143</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>144</v>
       </c>
       <c r="G35" s="2"/>
       <c r="H35" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I35" s="3">
-        <v>72330875333</v>
+        <v>41540042054</v>
       </c>
       <c r="J35" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L35" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M35" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="1">
-        <v>78334702400052</v>
+        <v>80443252400010</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>145</v>
       </c>
       <c r="D36" s="2"/>
       <c r="E36" s="2" t="s">
         <v>146</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G36" s="2"/>
       <c r="H36" s="2" t="s">
-        <v>23</v>
+        <v>148</v>
       </c>
       <c r="I36" s="3">
-        <v>41540042054</v>
+        <v>31590878459</v>
       </c>
       <c r="J36" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K36" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L36" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M36" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="1">
-        <v>80443252400010</v>
+        <v>80850382500016</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D37" s="2"/>
       <c r="E37" s="2" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="G37" s="2"/>
       <c r="H37" s="2" t="s">
-        <v>151</v>
+        <v>34</v>
       </c>
       <c r="I37" s="3">
-        <v>31590878459</v>
+        <v>72330972433</v>
       </c>
       <c r="J37" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K37" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L37" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M37" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="1">
         <v>82409268800012</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>152</v>
       </c>
       <c r="D38" s="2"/>
@@ -3838,103 +3838,103 @@
       <c r="M74" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="75" spans="1:13">
       <c r="A75" s="1">
         <v>89502721700010</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>193</v>
       </c>
       <c r="D75" s="2" t="s">
         <v>193</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>194</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>195</v>
       </c>
       <c r="G75" s="2"/>
       <c r="H75" s="2" t="s">
-        <v>109</v>
+        <v>95</v>
       </c>
       <c r="I75" s="3">
         <v>27710297371</v>
       </c>
       <c r="J75" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K75" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L75" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M75" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="76" spans="1:13">
       <c r="A76" s="1">
         <v>93478023000017</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C76" s="2" t="s">
         <v>196</v>
       </c>
       <c r="D76" s="2"/>
       <c r="E76" s="2" t="s">
         <v>197</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>198</v>
       </c>
       <c r="G76" s="2"/>
       <c r="H76" s="2" t="s">
         <v>199</v>
       </c>
       <c r="I76" s="3">
         <v>32591285759</v>
       </c>
       <c r="J76" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K76" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L76" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M76" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="77" spans="1:13">
       <c r="A77" s="1">
         <v>94833292900033</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C77" s="2" t="s">
         <v>200</v>
       </c>
       <c r="D77" s="2" t="s">
         <v>201</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>202</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>203</v>
       </c>
       <c r="G77" s="2"/>
       <c r="H77" s="2" t="s">
         <v>204</v>
       </c>
@@ -4023,31 +4023,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 07/03/2026 10:03:26</dc:description>
+  <dc:description>Export en date du 08/19/2026 09:50:30</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>