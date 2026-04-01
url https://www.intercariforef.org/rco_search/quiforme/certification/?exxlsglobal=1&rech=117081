--- v2 (2026-02-14)
+++ v3 (2026-04-01)
@@ -322,84 +322,84 @@
   <si>
     <t>UNIVERSITE DE VERSAILLES-SAINT-QUENTIN-EN-YVELINES</t>
   </si>
   <si>
     <t>55 AVENUE DE PARIS 78000 VERSAILLES</t>
   </si>
   <si>
     <t>29/08/1991</t>
   </si>
   <si>
     <t>1178P004378</t>
   </si>
   <si>
     <t>FORMASUP MEDITERRANEE</t>
   </si>
   <si>
     <t>WORLD TRADE CENTER 2 RUE HENRI BARBUSSE 13001 MARSEILLE</t>
   </si>
   <si>
     <t>24/01/2022</t>
   </si>
   <si>
     <t>85.59A</t>
   </si>
   <si>
+    <t>UNION UNIVERSITE ECONOMIE</t>
+  </si>
+  <si>
+    <t>8 BOULEVARD DUBREUIL 91400 ORSAY</t>
+  </si>
+  <si>
+    <t>22/11/2023</t>
+  </si>
+  <si>
+    <t>FORMASUP HAUTS DE FRANCE</t>
+  </si>
+  <si>
+    <t>PARC DES MOULINS 7 B AV DE LA CREATIVITE 59491 VILLENEUVE D ASCQ</t>
+  </si>
+  <si>
+    <t>01/10/2006</t>
+  </si>
+  <si>
+    <t>FORMA SUP ARL</t>
+  </si>
+  <si>
+    <t>66 AVENUE JEAN MERMOZ 69008 LYON</t>
+  </si>
+  <si>
+    <t>01/06/2001</t>
+  </si>
+  <si>
     <t>FORMASUP AUVERGNE</t>
   </si>
   <si>
     <t>2 ALLEE ALAN TURING 63170 AUBIERE</t>
   </si>
   <si>
     <t>12/10/2021</t>
-  </si>
-[...25 lines deleted...]
-    <t>01/06/2001</t>
   </si>
   <si>
     <t>AGEFASUP</t>
   </si>
   <si>
     <t>2 B BOULEVARD LEON BUREAU 44200 NANTES</t>
   </si>
   <si>
     <t>10/11/2017</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>ECOLE SUPERIEURE DE VENTE ET DE MANAGEMENT - CCI PARIS ILE-DE-FRANCE EDUCATION</t>
   </si>
   <si>
     <t>51 BD DE LA PAIX 78100 SAINT-GERMAIN-EN-LAYE</t>
   </si>
   <si>
     <t>29/10/2020</t>
   </si>
   <si>
     <t>UNIVERSITE DE MONTPELLIER PAUL-VALERY</t>
   </si>
@@ -1763,182 +1763,182 @@
       <c r="F26" s="2" t="s">
         <v>100</v>
       </c>
       <c r="G26" s="2"/>
       <c r="H26" s="2" t="s">
         <v>101</v>
       </c>
       <c r="I26" s="3">
         <v>93130972313</v>
       </c>
       <c r="J26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M26" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="1">
-        <v>49171064600036</v>
+        <v>41197343100033</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>102</v>
       </c>
       <c r="D27" s="2"/>
       <c r="E27" s="2" t="s">
         <v>103</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>104</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I27" s="3">
-        <v>84630513763</v>
+        <v>11910788191</v>
       </c>
       <c r="J27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M27" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="1">
-        <v>41197343100033</v>
+        <v>42813525500050</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>105</v>
       </c>
       <c r="D28" s="2"/>
       <c r="E28" s="2" t="s">
         <v>106</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>107</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I28" s="3">
-        <v>11910788191</v>
+        <v>32590996759</v>
       </c>
       <c r="J28" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L28" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M28" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="1">
-        <v>42813525500050</v>
+        <v>43903961100025</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>108</v>
       </c>
       <c r="D29" s="2"/>
       <c r="E29" s="2" t="s">
         <v>109</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>110</v>
       </c>
       <c r="G29" s="2"/>
       <c r="H29" s="2" t="s">
-        <v>23</v>
+        <v>101</v>
       </c>
       <c r="I29" s="3">
-        <v>32590996759</v>
+        <v>84691657569</v>
       </c>
       <c r="J29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M29" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="1">
-        <v>43903961100025</v>
+        <v>49171064600036</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>111</v>
       </c>
       <c r="D30" s="2"/>
       <c r="E30" s="2" t="s">
         <v>112</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>113</v>
       </c>
       <c r="G30" s="2"/>
       <c r="H30" s="2" t="s">
-        <v>101</v>
+        <v>23</v>
       </c>
       <c r="I30" s="3">
-        <v>84691657569</v>
+        <v>84630513763</v>
       </c>
       <c r="J30" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L30" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M30" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="1">
         <v>83401260100011</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>48</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>114</v>
       </c>
       <c r="D31" s="2"/>
@@ -2111,31 +2111,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/14/2026 03:42:13</dc:description>
+  <dc:description>Export en date du 04/01/2026 10:46:30</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>