--- v3 (2026-04-01)
+++ v4 (2026-05-17)
@@ -310,78 +310,78 @@
   <si>
     <t>AVENUE OLIVIER MESSIAEN 72000 LE MANS</t>
   </si>
   <si>
     <t>UNIVERSITE DE ROUEN-NORMANDIE</t>
   </si>
   <si>
     <t>1 RUE THOMAS BECKET 76130 MONT-SAINT-AIGNAN</t>
   </si>
   <si>
     <t>2376P002876</t>
   </si>
   <si>
     <t>UNIVERSITE DE VERSAILLES-SAINT-QUENTIN-EN-YVELINES</t>
   </si>
   <si>
     <t>55 AVENUE DE PARIS 78000 VERSAILLES</t>
   </si>
   <si>
     <t>29/08/1991</t>
   </si>
   <si>
     <t>1178P004378</t>
   </si>
   <si>
+    <t>FORMASUP HAUTS DE FRANCE</t>
+  </si>
+  <si>
+    <t>PARC DES MOULINS 7 B AV DE LA CREATIVITE 59491 VILLENEUVE D ASCQ</t>
+  </si>
+  <si>
+    <t>01/10/2006</t>
+  </si>
+  <si>
     <t>FORMASUP MEDITERRANEE</t>
   </si>
   <si>
     <t>WORLD TRADE CENTER 2 RUE HENRI BARBUSSE 13001 MARSEILLE</t>
   </si>
   <si>
     <t>24/01/2022</t>
   </si>
   <si>
     <t>85.59A</t>
   </si>
   <si>
     <t>UNION UNIVERSITE ECONOMIE</t>
   </si>
   <si>
     <t>8 BOULEVARD DUBREUIL 91400 ORSAY</t>
   </si>
   <si>
     <t>22/11/2023</t>
-  </si>
-[...7 lines deleted...]
-    <t>01/10/2006</t>
   </si>
   <si>
     <t>FORMA SUP ARL</t>
   </si>
   <si>
     <t>66 AVENUE JEAN MERMOZ 69008 LYON</t>
   </si>
   <si>
     <t>01/06/2001</t>
   </si>
   <si>
     <t>FORMASUP AUVERGNE</t>
   </si>
   <si>
     <t>2 ALLEE ALAN TURING 63170 AUBIERE</t>
   </si>
   <si>
     <t>12/10/2021</t>
   </si>
   <si>
     <t>AGEFASUP</t>
   </si>
   <si>
     <t>2 B BOULEVARD LEON BUREAU 44200 NANTES</t>
   </si>
@@ -1005,62 +1005,64 @@
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="1">
         <v>13001727000823</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G6" s="2"/>
       <c r="H6" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="I6" s="3"/>
+      <c r="I6" s="3">
+        <v>11753201275</v>
+      </c>
       <c r="J6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M6" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="1">
         <v>13002574500014</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>36</v>
       </c>
       <c r="D7" s="2"/>
       <c r="E7" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>38</v>
       </c>
       <c r="G7" s="2"/>
       <c r="H7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I7" s="3">
         <v>32591012359</v>
@@ -1726,179 +1728,179 @@
       <c r="F25" s="2" t="s">
         <v>96</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I25" s="3" t="s">
         <v>97</v>
       </c>
       <c r="J25" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K25" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L25" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M25" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="1">
-        <v>39391439500057</v>
+        <v>42813525500050</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>98</v>
       </c>
       <c r="D26" s="2"/>
       <c r="E26" s="2" t="s">
         <v>99</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>100</v>
       </c>
       <c r="G26" s="2"/>
       <c r="H26" s="2" t="s">
-        <v>101</v>
+        <v>23</v>
       </c>
       <c r="I26" s="3">
-        <v>93130972313</v>
+        <v>32590996759</v>
       </c>
       <c r="J26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M26" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="1">
-        <v>41197343100033</v>
+        <v>39391439500057</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="D27" s="2"/>
       <c r="E27" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="F27" s="2" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2" t="s">
-        <v>23</v>
+        <v>104</v>
       </c>
       <c r="I27" s="3">
-        <v>11910788191</v>
+        <v>93130972313</v>
       </c>
       <c r="J27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M27" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="1">
-        <v>42813525500050</v>
+        <v>41197343100033</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>105</v>
       </c>
       <c r="D28" s="2"/>
       <c r="E28" s="2" t="s">
         <v>106</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>107</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I28" s="3">
-        <v>32590996759</v>
+        <v>11910788191</v>
       </c>
       <c r="J28" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L28" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M28" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="1">
         <v>43903961100025</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>108</v>
       </c>
       <c r="D29" s="2"/>
       <c r="E29" s="2" t="s">
         <v>109</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>110</v>
       </c>
       <c r="G29" s="2"/>
       <c r="H29" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="I29" s="3">
         <v>84691657569</v>
       </c>
       <c r="J29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M29" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="1">
         <v>49171064600036</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C30" s="2" t="s">
@@ -2111,31 +2113,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/01/2026 10:46:30</dc:description>
+  <dc:description>Export en date du 05/17/2026 17:05:43</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>