--- v4 (2026-05-17)
+++ v5 (2026-07-06)
@@ -58,51 +58,51 @@
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
     <t>NDA</t>
   </si>
   <si>
     <t>BILAN DE COMPETENCE</t>
   </si>
   <si>
     <t>APPRENTISSAGE</t>
   </si>
   <si>
     <t>VAE</t>
   </si>
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
-    <t>MINISTERE DE L’ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L’ESPACE</t>
+    <t>MINISTERE DE L'ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L'ESPACE</t>
   </si>
   <si>
     <t>HOTEL DE BONCOURT 21 RUE DESCARTES 75005 PARIS</t>
   </si>
   <si>
     <t>16/05/2012</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>INSTITUT NATIONAL DES SCIENCES ET INDUSTRIES DU VIVANT ET DE L'ENVIRONNEMENT</t>
   </si>
   <si>
     <t>CAMPUS AGRO PARIS SACLAY</t>
   </si>
   <si>
     <t>22 PL DE L'AGRONOMIE 91120 PALAISEAU</t>
   </si>
   <si>
     <t>01/04/2022</t>
   </si>
@@ -310,81 +310,81 @@
   <si>
     <t>AVENUE OLIVIER MESSIAEN 72000 LE MANS</t>
   </si>
   <si>
     <t>UNIVERSITE DE ROUEN-NORMANDIE</t>
   </si>
   <si>
     <t>1 RUE THOMAS BECKET 76130 MONT-SAINT-AIGNAN</t>
   </si>
   <si>
     <t>2376P002876</t>
   </si>
   <si>
     <t>UNIVERSITE DE VERSAILLES-SAINT-QUENTIN-EN-YVELINES</t>
   </si>
   <si>
     <t>55 AVENUE DE PARIS 78000 VERSAILLES</t>
   </si>
   <si>
     <t>29/08/1991</t>
   </si>
   <si>
     <t>1178P004378</t>
   </si>
   <si>
+    <t>FORMASUP MEDITERRANEE</t>
+  </si>
+  <si>
+    <t>WORLD TRADE CENTER 2 RUE HENRI BARBUSSE 13001 MARSEILLE</t>
+  </si>
+  <si>
+    <t>24/01/2022</t>
+  </si>
+  <si>
+    <t>85.59A</t>
+  </si>
+  <si>
+    <t>UNION UNIVERSITE ECONOMIE</t>
+  </si>
+  <si>
+    <t>8 BOULEVARD DUBREUIL 91400 ORSAY</t>
+  </si>
+  <si>
+    <t>22/11/2023</t>
+  </si>
+  <si>
     <t>FORMASUP HAUTS DE FRANCE</t>
   </si>
   <si>
     <t>PARC DES MOULINS 7 B AV DE LA CREATIVITE 59491 VILLENEUVE D ASCQ</t>
   </si>
   <si>
     <t>01/10/2006</t>
   </si>
   <si>
-    <t>FORMASUP MEDITERRANEE</t>
-[...20 lines deleted...]
-    <t>FORMA SUP ARL</t>
+    <t>FORMASUP ODYSSEE</t>
   </si>
   <si>
     <t>66 AVENUE JEAN MERMOZ 69008 LYON</t>
   </si>
   <si>
     <t>01/06/2001</t>
   </si>
   <si>
     <t>FORMASUP AUVERGNE</t>
   </si>
   <si>
     <t>2 ALLEE ALAN TURING 63170 AUBIERE</t>
   </si>
   <si>
     <t>12/10/2021</t>
   </si>
   <si>
     <t>AGEFASUP</t>
   </si>
   <si>
     <t>2 B BOULEVARD LEON BUREAU 44200 NANTES</t>
   </si>
   <si>
     <t>10/11/2017</t>
   </si>
@@ -1728,179 +1728,179 @@
       <c r="F25" s="2" t="s">
         <v>96</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I25" s="3" t="s">
         <v>97</v>
       </c>
       <c r="J25" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K25" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L25" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M25" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="1">
-        <v>42813525500050</v>
+        <v>39391439500057</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>98</v>
       </c>
       <c r="D26" s="2"/>
       <c r="E26" s="2" t="s">
         <v>99</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>100</v>
       </c>
       <c r="G26" s="2"/>
       <c r="H26" s="2" t="s">
-        <v>23</v>
+        <v>101</v>
       </c>
       <c r="I26" s="3">
-        <v>32590996759</v>
+        <v>93130972313</v>
       </c>
       <c r="J26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M26" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="1">
-        <v>39391439500057</v>
+        <v>41197343100033</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D27" s="2"/>
       <c r="E27" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2" t="s">
-        <v>104</v>
+        <v>23</v>
       </c>
       <c r="I27" s="3">
-        <v>93130972313</v>
+        <v>11910788191</v>
       </c>
       <c r="J27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M27" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="1">
-        <v>41197343100033</v>
+        <v>42813525500050</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>105</v>
       </c>
       <c r="D28" s="2"/>
       <c r="E28" s="2" t="s">
         <v>106</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>107</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I28" s="3">
-        <v>11910788191</v>
+        <v>32590996759</v>
       </c>
       <c r="J28" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L28" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M28" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="1">
         <v>43903961100025</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>108</v>
       </c>
       <c r="D29" s="2"/>
       <c r="E29" s="2" t="s">
         <v>109</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>110</v>
       </c>
       <c r="G29" s="2"/>
       <c r="H29" s="2" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="I29" s="3">
         <v>84691657569</v>
       </c>
       <c r="J29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M29" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="1">
         <v>49171064600036</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C30" s="2" t="s">
@@ -2113,31 +2113,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/17/2026 17:05:43</dc:description>
+  <dc:description>Export en date du 07/06/2026 07:06:17</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>