--- v5 (2026-07-06)
+++ v6 (2026-08-24)
@@ -310,96 +310,96 @@
   <si>
     <t>AVENUE OLIVIER MESSIAEN 72000 LE MANS</t>
   </si>
   <si>
     <t>UNIVERSITE DE ROUEN-NORMANDIE</t>
   </si>
   <si>
     <t>1 RUE THOMAS BECKET 76130 MONT-SAINT-AIGNAN</t>
   </si>
   <si>
     <t>2376P002876</t>
   </si>
   <si>
     <t>UNIVERSITE DE VERSAILLES-SAINT-QUENTIN-EN-YVELINES</t>
   </si>
   <si>
     <t>55 AVENUE DE PARIS 78000 VERSAILLES</t>
   </si>
   <si>
     <t>29/08/1991</t>
   </si>
   <si>
     <t>1178P004378</t>
   </si>
   <si>
+    <t>FORMASUP AUVERGNE</t>
+  </si>
+  <si>
+    <t>2 ALLEE ALAN TURING 63170 AUBIERE</t>
+  </si>
+  <si>
+    <t>12/10/2021</t>
+  </si>
+  <si>
     <t>FORMASUP MEDITERRANEE</t>
   </si>
   <si>
     <t>WORLD TRADE CENTER 2 RUE HENRI BARBUSSE 13001 MARSEILLE</t>
   </si>
   <si>
     <t>24/01/2022</t>
   </si>
   <si>
     <t>85.59A</t>
   </si>
   <si>
     <t>UNION UNIVERSITE ECONOMIE</t>
   </si>
   <si>
     <t>8 BOULEVARD DUBREUIL 91400 ORSAY</t>
   </si>
   <si>
     <t>22/11/2023</t>
   </si>
   <si>
     <t>FORMASUP HAUTS DE FRANCE</t>
   </si>
   <si>
     <t>PARC DES MOULINS 7 B AV DE LA CREATIVITE 59491 VILLENEUVE D ASCQ</t>
   </si>
   <si>
     <t>01/10/2006</t>
   </si>
   <si>
     <t>FORMASUP ODYSSEE</t>
   </si>
   <si>
     <t>66 AVENUE JEAN MERMOZ 69008 LYON</t>
   </si>
   <si>
     <t>01/06/2001</t>
-  </si>
-[...7 lines deleted...]
-    <t>12/10/2021</t>
   </si>
   <si>
     <t>AGEFASUP</t>
   </si>
   <si>
     <t>2 B BOULEVARD LEON BUREAU 44200 NANTES</t>
   </si>
   <si>
     <t>10/11/2017</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>ECOLE SUPERIEURE DE VENTE ET DE MANAGEMENT - CCI PARIS ILE-DE-FRANCE EDUCATION</t>
   </si>
   <si>
     <t>51 BD DE LA PAIX 78100 SAINT-GERMAIN-EN-LAYE</t>
   </si>
   <si>
     <t>29/10/2020</t>
   </si>
   <si>
     <t>UNIVERSITE DE MONTPELLIER PAUL-VALERY</t>
   </si>
@@ -1728,219 +1728,219 @@
       <c r="F25" s="2" t="s">
         <v>96</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I25" s="3" t="s">
         <v>97</v>
       </c>
       <c r="J25" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K25" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L25" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M25" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="1">
-        <v>39391439500057</v>
+        <v>49171064600036</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>98</v>
       </c>
       <c r="D26" s="2"/>
       <c r="E26" s="2" t="s">
         <v>99</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>100</v>
       </c>
       <c r="G26" s="2"/>
       <c r="H26" s="2" t="s">
-        <v>101</v>
+        <v>23</v>
       </c>
       <c r="I26" s="3">
-        <v>93130972313</v>
+        <v>84630513763</v>
       </c>
       <c r="J26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M26" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="1">
-        <v>41197343100033</v>
+        <v>39391439500057</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="D27" s="2"/>
       <c r="E27" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="F27" s="2" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2" t="s">
-        <v>23</v>
+        <v>104</v>
       </c>
       <c r="I27" s="3">
-        <v>11910788191</v>
+        <v>93130972313</v>
       </c>
       <c r="J27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M27" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="1">
-        <v>42813525500050</v>
+        <v>41197343100033</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>105</v>
       </c>
       <c r="D28" s="2"/>
       <c r="E28" s="2" t="s">
         <v>106</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>107</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I28" s="3">
-        <v>32590996759</v>
+        <v>11910788191</v>
       </c>
       <c r="J28" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L28" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M28" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="1">
-        <v>43903961100025</v>
+        <v>42813525500050</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>108</v>
       </c>
       <c r="D29" s="2"/>
       <c r="E29" s="2" t="s">
         <v>109</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>110</v>
       </c>
       <c r="G29" s="2"/>
       <c r="H29" s="2" t="s">
-        <v>101</v>
+        <v>23</v>
       </c>
       <c r="I29" s="3">
-        <v>84691657569</v>
+        <v>32590996759</v>
       </c>
       <c r="J29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M29" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="1">
-        <v>49171064600036</v>
+        <v>43903961100025</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>111</v>
       </c>
       <c r="D30" s="2"/>
       <c r="E30" s="2" t="s">
         <v>112</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>113</v>
       </c>
       <c r="G30" s="2"/>
       <c r="H30" s="2" t="s">
-        <v>23</v>
+        <v>104</v>
       </c>
       <c r="I30" s="3">
-        <v>84630513763</v>
+        <v>84691657569</v>
       </c>
       <c r="J30" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L30" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M30" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="1">
         <v>83401260100011</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>48</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>114</v>
       </c>
       <c r="D31" s="2"/>
@@ -2113,31 +2113,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 07/06/2026 07:06:17</dc:description>
+  <dc:description>Export en date du 08/24/2026 13:59:55</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>