--- v1 (2026-02-14)
+++ v2 (2026-04-01)
@@ -91,99 +91,99 @@
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>LYCEE GENERAL ET TECHNOLOGIQUE LIVET</t>
   </si>
   <si>
     <t>GRETA LOIRE-ATLANTIQUE</t>
   </si>
   <si>
     <t>16 RUE DUFOUR 44000 NANTES</t>
   </si>
   <si>
     <t>03/04/1989</t>
   </si>
   <si>
     <t>85.59A</t>
   </si>
   <si>
     <t>VRAI</t>
   </si>
   <si>
+    <t>TRAJECTOIRE FORMATIONS TECHNIQUES</t>
+  </si>
+  <si>
+    <t>TFT</t>
+  </si>
+  <si>
+    <t>21 GRANDE RUE 39110 LA CHAPELLE-SUR-FURIEUSE</t>
+  </si>
+  <si>
+    <t>15/11/2019</t>
+  </si>
+  <si>
     <t>ICAM OUEST</t>
   </si>
   <si>
     <t>35 AVENUE DU CHAMP DE MANOEUVRES 44470 CARQUEFOU</t>
   </si>
   <si>
     <t>01/09/1989</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
   <si>
     <t>AFPI PAYS DE LA LOIRE</t>
   </si>
   <si>
     <t>1 RUE DU RIBAY 72000 LE MANS</t>
   </si>
   <si>
     <t>01/07/2008</t>
   </si>
   <si>
     <t>9 RUE DE L'HALBRANE 44340 BOUGUENAIS</t>
   </si>
   <si>
     <t>15/06/2020</t>
   </si>
   <si>
     <t>CENTRE PIERRE COINTREAU 132 AVENUE DE LATTRE DE TASSIGNY 49000 ANGERS</t>
   </si>
   <si>
     <t>04/07/2022</t>
   </si>
   <si>
     <t>11 RUE ALBERT EINSTEIN 44600 SAINT-NAZAIRE</t>
   </si>
   <si>
     <t>15/06/2024</t>
-  </si>
-[...10 lines deleted...]
-    <t>15/11/2019</t>
   </si>
   <si>
     <t>L'INDUSTREET</t>
   </si>
   <si>
     <t>2 RUE JOSEPHINE BAKER 93240 STAINS</t>
   </si>
   <si>
     <t>31/10/2019</t>
   </si>
   <si>
     <t>85.59B</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -674,258 +674,258 @@
       <c r="F3" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G3" s="2"/>
       <c r="H3" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I3" s="3">
         <v>52440417944</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M3" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="1">
-        <v>35263692200028</v>
+        <v>80526633500027</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="D4" s="2"/>
+      <c r="D4" s="2" t="s">
+        <v>26</v>
+      </c>
       <c r="E4" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F4" s="2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I4" s="3">
-        <v>52440189944</v>
+        <v>43390103739</v>
       </c>
       <c r="J4" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L4" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="1">
-        <v>78835426400087</v>
+        <v>35263692200028</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="2"/>
       <c r="E5" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="I5" s="3">
-        <v>52440004544</v>
+        <v>52440189944</v>
       </c>
       <c r="J5" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K5" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L5" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="1">
-        <v>78835426400095</v>
+        <v>78835426400087</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="D6" s="2"/>
       <c r="E6" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="G6" s="2"/>
       <c r="H6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I6" s="3">
         <v>52440004544</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="1">
-        <v>78835426400103</v>
+        <v>78835426400095</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="D7" s="2"/>
       <c r="E7" s="2" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G7" s="2"/>
       <c r="H7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I7" s="3">
         <v>52440004544</v>
       </c>
       <c r="J7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M7" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="1">
-        <v>78835426400129</v>
+        <v>78835426400103</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="D8" s="2"/>
       <c r="E8" s="2" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I8" s="3">
         <v>52440004544</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
-        <v>80526633500027</v>
+        <v>78835426400129</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>38</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="D9" s="2"/>
       <c r="E9" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>41</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I9" s="3">
-        <v>43390103739</v>
+        <v>52440004544</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
         <v>87926148500012</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>42</v>
       </c>
       <c r="D10" s="2"/>
@@ -987,31 +987,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/14/2026 09:14:50</dc:description>
+  <dc:description>Export en date du 04/01/2026 12:47:25</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>