--- v2 (2026-04-01)
+++ v3 (2026-05-19)
@@ -91,99 +91,99 @@
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>LYCEE GENERAL ET TECHNOLOGIQUE LIVET</t>
   </si>
   <si>
     <t>GRETA LOIRE-ATLANTIQUE</t>
   </si>
   <si>
     <t>16 RUE DUFOUR 44000 NANTES</t>
   </si>
   <si>
     <t>03/04/1989</t>
   </si>
   <si>
     <t>85.59A</t>
   </si>
   <si>
     <t>VRAI</t>
   </si>
   <si>
+    <t>ICAM OUEST</t>
+  </si>
+  <si>
+    <t>35 AVENUE DU CHAMP DE MANOEUVRES 44470 CARQUEFOU</t>
+  </si>
+  <si>
+    <t>01/09/1989</t>
+  </si>
+  <si>
+    <t>85.42Z</t>
+  </si>
+  <si>
+    <t>AFPI PAYS DE LA LOIRE</t>
+  </si>
+  <si>
+    <t>1 RUE DU RIBAY 72000 LE MANS</t>
+  </si>
+  <si>
+    <t>01/07/2008</t>
+  </si>
+  <si>
+    <t>9 RUE DE L'HALBRANE 44340 BOUGUENAIS</t>
+  </si>
+  <si>
+    <t>15/06/2020</t>
+  </si>
+  <si>
+    <t>CENTRE PIERRE COINTREAU 132 AVENUE DE LATTRE DE TASSIGNY 49000 ANGERS</t>
+  </si>
+  <si>
+    <t>04/07/2022</t>
+  </si>
+  <si>
+    <t>11 RUE ALBERT EINSTEIN 44600 SAINT-NAZAIRE</t>
+  </si>
+  <si>
+    <t>15/06/2024</t>
+  </si>
+  <si>
     <t>TRAJECTOIRE FORMATIONS TECHNIQUES</t>
   </si>
   <si>
     <t>TFT</t>
   </si>
   <si>
     <t>21 GRANDE RUE 39110 LA CHAPELLE-SUR-FURIEUSE</t>
   </si>
   <si>
     <t>15/11/2019</t>
-  </si>
-[...37 lines deleted...]
-    <t>15/06/2024</t>
   </si>
   <si>
     <t>L'INDUSTREET</t>
   </si>
   <si>
     <t>2 RUE JOSEPHINE BAKER 93240 STAINS</t>
   </si>
   <si>
     <t>31/10/2019</t>
   </si>
   <si>
     <t>85.59B</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -660,272 +660,272 @@
         <v>19440029700025</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G3" s="2"/>
       <c r="H3" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I3" s="3">
         <v>52440417944</v>
       </c>
       <c r="J3" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M3" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="1">
-        <v>80526633500027</v>
+        <v>35263692200028</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="D4" s="2" t="s">
+      <c r="D4" s="2"/>
+      <c r="E4" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="E4" s="2" t="s">
+      <c r="F4" s="2" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="I4" s="3">
-        <v>43390103739</v>
+        <v>52440189944</v>
       </c>
       <c r="J4" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L4" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="1">
-        <v>35263692200028</v>
+        <v>78835426400087</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="2"/>
       <c r="E5" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="I5" s="3">
-        <v>52440189944</v>
+        <v>52440004544</v>
       </c>
       <c r="J5" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="K5" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L5" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="1">
-        <v>78835426400087</v>
+        <v>78835426400095</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="D6" s="2"/>
       <c r="E6" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="G6" s="2"/>
       <c r="H6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I6" s="3">
         <v>52440004544</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="1">
-        <v>78835426400095</v>
+        <v>78835426400103</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="D7" s="2"/>
       <c r="E7" s="2" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="G7" s="2"/>
       <c r="H7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I7" s="3">
         <v>52440004544</v>
       </c>
       <c r="J7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M7" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="1">
-        <v>78835426400103</v>
+        <v>78835426400129</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="D8" s="2"/>
       <c r="E8" s="2" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I8" s="3">
         <v>52440004544</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
-        <v>78835426400129</v>
+        <v>80526633500027</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="D9" s="2"/>
+        <v>38</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>39</v>
+      </c>
       <c r="E9" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>41</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I9" s="3">
-        <v>52440004544</v>
+        <v>43390103739</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
         <v>87926148500012</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>42</v>
       </c>
       <c r="D10" s="2"/>
@@ -987,31 +987,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/01/2026 12:47:25</dc:description>
+  <dc:description>Export en date du 05/19/2026 16:54:28</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>