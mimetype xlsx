--- v3 (2026-05-19)
+++ v4 (2026-08-07)
@@ -987,31 +987,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/19/2026 16:54:28</dc:description>
+  <dc:description>Export en date du 08/07/2026 16:54:04</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>