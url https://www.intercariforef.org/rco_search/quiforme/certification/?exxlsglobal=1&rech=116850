--- v2 (2026-03-17)
+++ v3 (2026-05-04)
@@ -433,90 +433,90 @@
   <si>
     <t>99 AVENUE JEAN-BAPTISTE CLEMENT 93430 VILLETANEUSE</t>
   </si>
   <si>
     <t>1193P000893</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS EST CRETEIL VAL DE MARNE</t>
   </si>
   <si>
     <t>61 AVENUE DU GENERAL DE GAULLE 94000 CRETEIL</t>
   </si>
   <si>
     <t>1194P000794</t>
   </si>
   <si>
     <t>UNIVERSITE DE LA REUNION</t>
   </si>
   <si>
     <t>15 AVENUE RENE CASSIN 97490 SAINT-DENIS</t>
   </si>
   <si>
     <t>10/05/1984</t>
   </si>
   <si>
+    <t>PARIS SCIENCES ET LETTRES</t>
+  </si>
+  <si>
+    <t>29/08/2016</t>
+  </si>
+  <si>
+    <t>94.99Z</t>
+  </si>
+  <si>
     <t>INAFON</t>
   </si>
   <si>
     <t>16 RUE ETIENNE MARCEL 75002 PARIS</t>
   </si>
   <si>
     <t>25/07/2001</t>
   </si>
   <si>
     <t>85.59A</t>
   </si>
   <si>
     <t>FORMASUP MEDITERRANEE</t>
   </si>
   <si>
     <t>WORLD TRADE CENTER 2 RUE HENRI BARBUSSE 13001 MARSEILLE</t>
   </si>
   <si>
     <t>24/01/2022</t>
   </si>
   <si>
     <t>FORMA-SUP SAVOIE MONT BLANC</t>
   </si>
   <si>
     <t>ANNECY-LE-VIEUX 5 CHE DE BELLEVUE 74000 ANNECY</t>
   </si>
   <si>
     <t>19/05/2022</t>
   </si>
   <si>
     <t>85.32Z</t>
-  </si>
-[...7 lines deleted...]
-    <t>94.99Z</t>
   </si>
   <si>
     <t>AGEFASUP</t>
   </si>
   <si>
     <t>2 B BOULEVARD LEON BUREAU 44200 NANTES</t>
   </si>
   <si>
     <t>10/11/2017</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>85.59B</t>
   </si>
   <si>
     <t>UNIVERSITE BOURGOGNE EUROPE</t>
   </si>
   <si>
     <t xml:space="preserve"> MAISON DE L'UNIVERSITE ESPLANADE ERASME 21000 DIJON</t>
   </si>
   <si>
     <t>06/12/2024</t>
   </si>
@@ -2324,186 +2324,186 @@
         <v>137</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>138</v>
       </c>
       <c r="G38" s="2"/>
       <c r="H38" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I38" s="3"/>
       <c r="J38" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K38" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L38" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M38" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="1">
-        <v>30838863600174</v>
+        <v>52828860800037</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>139</v>
       </c>
       <c r="D39" s="2"/>
       <c r="E39" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="F39" s="2" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G39" s="2"/>
       <c r="H39" s="2" t="s">
-        <v>142</v>
-[...3 lines deleted...]
-      </c>
+        <v>141</v>
+      </c>
+      <c r="I39" s="3"/>
       <c r="J39" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K39" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L39" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M39" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="1">
-        <v>39391439500057</v>
+        <v>30838863600174</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="D40" s="2"/>
       <c r="E40" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="F40" s="2" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="G40" s="2"/>
       <c r="H40" s="2" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="I40" s="3">
-        <v>93130972313</v>
+        <v>11750094675</v>
       </c>
       <c r="J40" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K40" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L40" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M40" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="1">
-        <v>44072836800026</v>
+        <v>39391439500057</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>146</v>
       </c>
       <c r="D41" s="2"/>
       <c r="E41" s="2" t="s">
         <v>147</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>148</v>
       </c>
       <c r="G41" s="2"/>
       <c r="H41" s="2" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="I41" s="3">
-        <v>84740379274</v>
+        <v>93130972313</v>
       </c>
       <c r="J41" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K41" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L41" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M41" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="1">
-        <v>52828860800037</v>
+        <v>44072836800026</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C42" s="2" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="D42" s="2"/>
       <c r="E42" s="2" t="s">
-        <v>45</v>
+        <v>150</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>151</v>
       </c>
       <c r="G42" s="2"/>
       <c r="H42" s="2" t="s">
         <v>152</v>
       </c>
-      <c r="I42" s="3"/>
+      <c r="I42" s="3">
+        <v>84740379274</v>
+      </c>
       <c r="J42" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L42" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M42" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="1">
         <v>83401260100011</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>75</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>153</v>
       </c>
       <c r="D43" s="2"/>
       <c r="E43" s="2" t="s">
         <v>154</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>155</v>
       </c>
@@ -2633,31 +2633,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/17/2026 16:49:53</dc:description>
+  <dc:description>Export en date du 05/04/2026 21:03:04</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>