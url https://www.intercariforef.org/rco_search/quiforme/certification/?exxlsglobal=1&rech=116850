--- v3 (2026-05-04)
+++ v4 (2026-06-27)
@@ -433,90 +433,90 @@
   <si>
     <t>99 AVENUE JEAN-BAPTISTE CLEMENT 93430 VILLETANEUSE</t>
   </si>
   <si>
     <t>1193P000893</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS EST CRETEIL VAL DE MARNE</t>
   </si>
   <si>
     <t>61 AVENUE DU GENERAL DE GAULLE 94000 CRETEIL</t>
   </si>
   <si>
     <t>1194P000794</t>
   </si>
   <si>
     <t>UNIVERSITE DE LA REUNION</t>
   </si>
   <si>
     <t>15 AVENUE RENE CASSIN 97490 SAINT-DENIS</t>
   </si>
   <si>
     <t>10/05/1984</t>
   </si>
   <si>
+    <t>INAFON</t>
+  </si>
+  <si>
+    <t>16 RUE ETIENNE MARCEL 75002 PARIS</t>
+  </si>
+  <si>
+    <t>25/07/2001</t>
+  </si>
+  <si>
+    <t>85.59A</t>
+  </si>
+  <si>
+    <t>FORMASUP MEDITERRANEE</t>
+  </si>
+  <si>
+    <t>WORLD TRADE CENTER 2 RUE HENRI BARBUSSE 13001 MARSEILLE</t>
+  </si>
+  <si>
+    <t>24/01/2022</t>
+  </si>
+  <si>
+    <t>FORMA-SUP SAVOIE MONT BLANC</t>
+  </si>
+  <si>
+    <t>ANNECY-LE-VIEUX 5 CHE DE BELLEVUE 74000 ANNECY</t>
+  </si>
+  <si>
+    <t>19/05/2022</t>
+  </si>
+  <si>
+    <t>85.32Z</t>
+  </si>
+  <si>
     <t>PARIS SCIENCES ET LETTRES</t>
   </si>
   <si>
     <t>29/08/2016</t>
   </si>
   <si>
     <t>94.99Z</t>
-  </si>
-[...31 lines deleted...]
-    <t>85.32Z</t>
   </si>
   <si>
     <t>AGEFASUP</t>
   </si>
   <si>
     <t>2 B BOULEVARD LEON BUREAU 44200 NANTES</t>
   </si>
   <si>
     <t>10/11/2017</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>85.59B</t>
   </si>
   <si>
     <t>UNIVERSITE BOURGOGNE EUROPE</t>
   </si>
   <si>
     <t xml:space="preserve"> MAISON DE L'UNIVERSITE ESPLANADE ERASME 21000 DIJON</t>
   </si>
   <si>
     <t>06/12/2024</t>
   </si>
@@ -2324,186 +2324,186 @@
         <v>137</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>138</v>
       </c>
       <c r="G38" s="2"/>
       <c r="H38" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I38" s="3"/>
       <c r="J38" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K38" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L38" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M38" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="1">
-        <v>52828860800037</v>
+        <v>30838863600174</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>139</v>
       </c>
       <c r="D39" s="2"/>
       <c r="E39" s="2" t="s">
-        <v>45</v>
+        <v>140</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="G39" s="2"/>
       <c r="H39" s="2" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="I39" s="3"/>
+        <v>142</v>
+      </c>
+      <c r="I39" s="3">
+        <v>11750094675</v>
+      </c>
       <c r="J39" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K39" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L39" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M39" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="1">
-        <v>30838863600174</v>
+        <v>39391439500057</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D40" s="2"/>
       <c r="E40" s="2" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="G40" s="2"/>
       <c r="H40" s="2" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="I40" s="3">
-        <v>11750094675</v>
+        <v>93130972313</v>
       </c>
       <c r="J40" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K40" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L40" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M40" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="1">
-        <v>39391439500057</v>
+        <v>44072836800026</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>146</v>
       </c>
       <c r="D41" s="2"/>
       <c r="E41" s="2" t="s">
         <v>147</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>148</v>
       </c>
       <c r="G41" s="2"/>
       <c r="H41" s="2" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="I41" s="3">
-        <v>93130972313</v>
+        <v>84740379274</v>
       </c>
       <c r="J41" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K41" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L41" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M41" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="1">
-        <v>44072836800026</v>
+        <v>52828860800037</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C42" s="2" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D42" s="2"/>
       <c r="E42" s="2" t="s">
-        <v>150</v>
+        <v>45</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>151</v>
       </c>
       <c r="G42" s="2"/>
       <c r="H42" s="2" t="s">
         <v>152</v>
       </c>
-      <c r="I42" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I42" s="3"/>
       <c r="J42" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L42" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M42" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="1">
         <v>83401260100011</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>75</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>153</v>
       </c>
       <c r="D43" s="2"/>
       <c r="E43" s="2" t="s">
         <v>154</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>155</v>
       </c>
@@ -2633,31 +2633,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/04/2026 21:03:04</dc:description>
+  <dc:description>Export en date du 06/27/2026 04:17:48</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>