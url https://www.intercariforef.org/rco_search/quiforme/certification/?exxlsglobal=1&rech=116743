--- v5 (2026-08-09)
+++ v6 (2026-10-02)
@@ -124,87 +124,87 @@
   <si>
     <t>48 AVENUE MARCEL DELPRAT 13013 MARSEILLE</t>
   </si>
   <si>
     <t>01/01/1900</t>
   </si>
   <si>
     <t>85.59A</t>
   </si>
   <si>
     <t>MAISON FAMILIALE RURALE TERNOIS</t>
   </si>
   <si>
     <t>161 RUE DE GRAND RULLECOURT 62810 BERLENCOURT-LE-CAUROY</t>
   </si>
   <si>
     <t>ASSOC DEPART D ETUDES ET FORMATION</t>
   </si>
   <si>
     <t>15 RUE DES CONVALESCENTS 13001 MARSEILLE</t>
   </si>
   <si>
     <t>01/06/1986</t>
   </si>
   <si>
+    <t>DIAMOND'S TOILETTAGE BY PRISCILLIA CHARMOT</t>
+  </si>
+  <si>
+    <t>DIAMOND'S TOOCH</t>
+  </si>
+  <si>
+    <t>140 RUE DU PONT DE DRANSE 74500 PUBLIER</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
+  </si>
+  <si>
+    <t>96.09Z</t>
+  </si>
+  <si>
     <t>AUDRECO FORMATION</t>
   </si>
   <si>
     <t>16 RUE DU CHATEAU DES RENTIERS 75013 PARIS</t>
   </si>
   <si>
     <t>06/09/2019</t>
   </si>
   <si>
     <t>70.21Z</t>
   </si>
   <si>
     <t>FEDERATION FRANCAISE DES ARTISANS DU TOILETTAGE ANIMALIER</t>
   </si>
   <si>
     <t>PLACE DE LA TERRASSE 63390 SAINT-GERVAIS-D'AUVERGNE</t>
   </si>
   <si>
     <t>30/04/2007</t>
   </si>
   <si>
     <t>CENTRE FORMAT BOURSE TRAVAIL</t>
-  </si>
-[...13 lines deleted...]
-    <t>96.09Z</t>
   </si>
   <si>
     <t>CANIYORK 3</t>
   </si>
   <si>
     <t>6 PLACE MONPROFIT 49170 SAINT-GEORGES-SUR-LOIRE</t>
   </si>
   <si>
     <t>13/05/2024</t>
   </si>
   <si>
     <t>70.10Z</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -847,194 +847,194 @@
       <c r="F7" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G7" s="2"/>
       <c r="H7" s="2" t="s">
         <v>30</v>
       </c>
       <c r="I7" s="3">
         <v>93130178813</v>
       </c>
       <c r="J7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="L7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="M7" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="1">
-        <v>39335113500099</v>
+        <v>88821109100028</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="D8" s="2"/>
+      <c r="D8" s="2" t="s">
+        <v>37</v>
+      </c>
       <c r="E8" s="2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I8" s="3">
-        <v>11751243775</v>
+        <v>84740471374</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K8" s="2" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
-        <v>53463730100019</v>
+        <v>39335113500099</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="I9" s="3"/>
+        <v>44</v>
+      </c>
+      <c r="I9" s="3">
+        <v>11751243775</v>
+      </c>
       <c r="J9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K9" s="2" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="M9" s="2" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
-        <v>78281271300017</v>
+        <v>53463730100019</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>29</v>
+        <v>47</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="I10" s="3"/>
       <c r="J10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K10" s="2" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
-        <v>88821109100028</v>
+        <v>78281271300017</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>47</v>
+        <v>29</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="I11" s="3">
-        <v>84740471374</v>
+        <v>93131886613</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="2" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="M11" s="2" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
         <v>92830054000012</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
         <v>52</v>
       </c>
       <c r="I12" s="3">
         <v>52490448649</v>
@@ -1084,31 +1084,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 08/09/2026 09:13:44</dc:description>
+  <dc:description>Export en date du 10/02/2026 20:59:36</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>