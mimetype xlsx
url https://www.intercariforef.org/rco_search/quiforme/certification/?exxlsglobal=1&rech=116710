--- v5 (2026-08-14)
+++ v6 (2026-10-04)
@@ -130,110 +130,110 @@
   <si>
     <t>PLACE PIERRE JEANNIN 13 RUE DES HALLES 71150 CHAGNY</t>
   </si>
   <si>
     <t>01/09/2008</t>
   </si>
   <si>
     <t>AVENUE JEAN FOURGEAUD 93420 VILLEPINTE</t>
   </si>
   <si>
     <t>01/01/2012</t>
   </si>
   <si>
     <t>3 RUE DES MIMOSAS 06400 CANNES</t>
   </si>
   <si>
     <t>23/04/2014</t>
   </si>
   <si>
     <t>6 PLACE AUGUSTE BLANQUI 06300 NICE</t>
   </si>
   <si>
     <t>01/12/2020</t>
   </si>
   <si>
+    <t>Fermé</t>
+  </si>
+  <si>
+    <t>JMN</t>
+  </si>
+  <si>
+    <t>BABYLONE CAFE - F.A.C. HOTEL - SOUS LE CEDRE</t>
+  </si>
+  <si>
+    <t>15 RUE DE BABYLONE 75007 PARIS</t>
+  </si>
+  <si>
+    <t>01/09/1999</t>
+  </si>
+  <si>
+    <t>29/11/2025</t>
+  </si>
+  <si>
     <t>BERTRAND FRANCHISE FORMATION</t>
   </si>
   <si>
     <t>55 RUE DEGUINGAND 92300 LEVALLOIS-PERRET</t>
   </si>
   <si>
     <t>12/12/2022</t>
   </si>
   <si>
     <t>OB HOLDING</t>
   </si>
   <si>
     <t>21/11/2022</t>
   </si>
   <si>
     <t>56.10A</t>
   </si>
   <si>
     <t>CAFA FORMATION</t>
   </si>
   <si>
     <t>108 QUAI DES CHARTRONS 33000 BORDEAUX</t>
   </si>
   <si>
     <t>30/04/2008</t>
   </si>
   <si>
     <t>CATALYSE</t>
   </si>
   <si>
     <t>CHE DE ST FRAI 65600 SEMEAC</t>
   </si>
   <si>
     <t>01/09/2004</t>
   </si>
   <si>
     <t>130 RUE HENRI DESBALS 31100 TOULOUSE</t>
   </si>
   <si>
     <t>03/06/2022</t>
   </si>
   <si>
-    <t>Fermé</t>
-[...16 lines deleted...]
-  <si>
     <t>H &amp; C CONSEIL</t>
   </si>
   <si>
     <t>H2C CONSEIL</t>
   </si>
   <si>
     <t>39 RUE POMIER-LAYRARGUES 34070 MONTPELLIER</t>
   </si>
   <si>
     <t>01/04/2010</t>
   </si>
   <si>
     <t>70.22Z</t>
   </si>
   <si>
     <t>7 RUE ARISTIDE BERGES 66330 CABESTANY</t>
   </si>
   <si>
     <t>01/07/2013</t>
   </si>
   <si>
     <t>42 RUE DEMOGE 11100 NARBONNE</t>
   </si>
   <si>
     <t>01/03/2023</t>
@@ -310,57 +310,57 @@
   <si>
     <t>3 PLACE LAHERRERE 64000 PAU</t>
   </si>
   <si>
     <t>02/05/2023</t>
   </si>
   <si>
     <t>JMB FORMATION</t>
   </si>
   <si>
     <t>245 ROUTE DES LUCIOLES 06560 VALBONNE</t>
   </si>
   <si>
     <t>08/09/2014</t>
   </si>
   <si>
     <t>CERTIFICATIONS ET SERVICES - TOURISME HOTELLERIE RESTAURATION LOISIRS</t>
   </si>
   <si>
     <t>12/05/2015</t>
   </si>
   <si>
     <t>94.99Z</t>
   </si>
   <si>
-    <t>TKL FORMA</t>
+    <t>AUGUSTE ACADEMIE</t>
   </si>
   <si>
     <t>ZA CHEMIN D'AIX 436 AVENUE DE LA MAXIMINOISE 83470 SAINT-MAXIMIN-LA-SAINTE-BAUME</t>
   </si>
   <si>
-    <t>01/03/2020</t>
+    <t>29/04/2019</t>
   </si>
   <si>
     <t>AKTIVEO FORMATION SAS</t>
   </si>
   <si>
     <t>16/08/2022</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -1030,270 +1030,270 @@
       <c r="F8" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I8" s="3">
         <v>11750763975</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
-        <v>38417038700052</v>
+        <v>42400875300016</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="D9" s="2"/>
+        <v>39</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>40</v>
+      </c>
       <c r="E9" s="2" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="G9" s="2"/>
+        <v>42</v>
+      </c>
+      <c r="G9" s="2" t="s">
+        <v>43</v>
+      </c>
       <c r="H9" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="I9" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I9" s="3"/>
       <c r="J9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="M9" s="2" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
-        <v>38830044400071</v>
+        <v>38417038700052</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
-        <v>43</v>
+        <v>18</v>
       </c>
       <c r="I10" s="3">
-        <v>11910565991</v>
+        <v>11920924892</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
-        <v>38903568400064</v>
+        <v>38830044400071</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
-        <v>18</v>
+        <v>49</v>
       </c>
       <c r="I11" s="3">
-        <v>72330258733</v>
+        <v>11910565991</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>25</v>
       </c>
       <c r="K11" s="2" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>25</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
-        <v>40765437500051</v>
+        <v>38903568400064</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I12" s="3">
-        <v>73650023765</v>
+        <v>72330258733</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>25</v>
       </c>
       <c r="K12" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L12" s="2" t="s">
         <v>25</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="1">
-        <v>40765437500093</v>
+        <v>40765437500051</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="D13" s="2"/>
       <c r="E13" s="2" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="G13" s="2"/>
       <c r="H13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I13" s="3">
         <v>73650023765</v>
       </c>
       <c r="J13" s="2" t="s">
         <v>25</v>
       </c>
       <c r="K13" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L13" s="2" t="s">
         <v>25</v>
       </c>
       <c r="M13" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="1">
-        <v>42400875300016</v>
+        <v>40765437500093</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>52</v>
+        <v>13</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="D14" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D14" s="2"/>
       <c r="E14" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="G14" s="2" t="s">
         <v>57</v>
       </c>
+      <c r="G14" s="2"/>
       <c r="H14" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="I14" s="3"/>
+      <c r="I14" s="3">
+        <v>73650023765</v>
+      </c>
       <c r="J14" s="2" t="s">
         <v>25</v>
       </c>
       <c r="K14" s="2" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="L14" s="2" t="s">
         <v>25</v>
       </c>
       <c r="M14" s="2" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="1">
         <v>42924994900133</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>58</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>59</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>61</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="2" t="s">
         <v>62</v>
       </c>
@@ -1784,51 +1784,51 @@
         <v>27</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>96</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2" t="s">
         <v>97</v>
       </c>
       <c r="I28" s="3"/>
       <c r="J28" s="2" t="s">
         <v>25</v>
       </c>
       <c r="K28" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L28" s="2" t="s">
         <v>25</v>
       </c>
       <c r="M28" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="1">
-        <v>82431407400041</v>
+        <v>82431407400090</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>98</v>
       </c>
       <c r="D29" s="2"/>
       <c r="E29" s="2" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>100</v>
       </c>
       <c r="G29" s="2"/>
       <c r="H29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I29" s="3">
         <v>93830525383</v>
       </c>
       <c r="J29" s="2" t="s">
         <v>25</v>
       </c>
       <c r="K29" s="2" t="s">
@@ -1910,31 +1910,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 08/14/2026 10:18:37</dc:description>
+  <dc:description>Export en date du 10/04/2026 18:01:28</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>