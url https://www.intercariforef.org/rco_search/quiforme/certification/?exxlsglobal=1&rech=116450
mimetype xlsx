--- v3 (2026-03-16)
+++ v4 (2026-05-01)
@@ -343,69 +343,69 @@
   <si>
     <t>CHEMIN DU THIL 80000 AMIENS</t>
   </si>
   <si>
     <t>2280P000880</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS NANTERRE</t>
   </si>
   <si>
     <t>200 AVENUE DE LA REPUBLIQUE 92000 NANTERRE</t>
   </si>
   <si>
     <t>1192P000192</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS EST CRETEIL VAL DE MARNE</t>
   </si>
   <si>
     <t>61 AVENUE DU GENERAL DE GAULLE 94000 CRETEIL</t>
   </si>
   <si>
     <t>1194P000794</t>
   </si>
   <si>
+    <t>FORMASUP HAUTS DE FRANCE</t>
+  </si>
+  <si>
+    <t>PARC DES MOULINS 7 B AV DE LA CREATIVITE 59491 VILLENEUVE D ASCQ</t>
+  </si>
+  <si>
+    <t>01/10/2006</t>
+  </si>
+  <si>
     <t>ADEFSA CTRE FORMAT APPRENTIS DESCARTES</t>
   </si>
   <si>
     <t>PARC DE LA HAUTE MAISON 23 RUE GALILEE 77420 CHAMPS-SUR-MARNE</t>
   </si>
   <si>
     <t>01/07/2003</t>
   </si>
   <si>
     <t>85.59B</t>
-  </si>
-[...7 lines deleted...]
-    <t>01/10/2006</t>
   </si>
   <si>
     <t>FORMA SUP ARL</t>
   </si>
   <si>
     <t>66 AVENUE JEAN MERMOZ 69008 LYON</t>
   </si>
   <si>
     <t>01/06/2001</t>
   </si>
   <si>
     <t>85.59A</t>
   </si>
   <si>
     <t>UNIVERSITE JEAN MONNET</t>
   </si>
   <si>
     <t>10 RUE TREFILERIE 42100 SAINT-ETIENNE</t>
   </si>
   <si>
     <t>06/12/2024</t>
   </si>
 </sst>
 </file>
 
@@ -1805,108 +1805,108 @@
       <c r="F27" s="2" t="s">
         <v>95</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I27" s="3" t="s">
         <v>108</v>
       </c>
       <c r="J27" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K27" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L27" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M27" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="1">
-        <v>39089496200054</v>
+        <v>42813525500050</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>109</v>
       </c>
       <c r="D28" s="2"/>
       <c r="E28" s="2" t="s">
         <v>110</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>111</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2" t="s">
-        <v>112</v>
+        <v>22</v>
       </c>
       <c r="I28" s="3">
-        <v>11770565477</v>
+        <v>32590996759</v>
       </c>
       <c r="J28" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L28" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M28" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="1">
-        <v>42813525500050</v>
+        <v>39089496200054</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="D29" s="2"/>
       <c r="E29" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="F29" s="2" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="G29" s="2"/>
       <c r="H29" s="2" t="s">
-        <v>22</v>
+        <v>115</v>
       </c>
       <c r="I29" s="3">
-        <v>32590996759</v>
+        <v>11770565477</v>
       </c>
       <c r="J29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M29" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="1">
         <v>43903961100025</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>116</v>
       </c>
       <c r="D30" s="2"/>
@@ -2005,31 +2005,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/16/2026 09:57:34</dc:description>
+  <dc:description>Export en date du 05/01/2026 13:40:45</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>