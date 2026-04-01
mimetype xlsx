--- v2 (2026-02-14)
+++ v3 (2026-04-01)
@@ -106,69 +106,69 @@
   <si>
     <t>01/09/2014</t>
   </si>
   <si>
     <t>85.59A</t>
   </si>
   <si>
     <t>9305P000605</t>
   </si>
   <si>
     <t>VRAI</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT JEAN PERRIN</t>
   </si>
   <si>
     <t>GRETA-CFA MARSEILLE MEDITERRANEE</t>
   </si>
   <si>
     <t>74 RUE VERDILLON 13010 MARSEILLE</t>
   </si>
   <si>
     <t>15/05/2014</t>
   </si>
   <si>
+    <t>IFFEN ASSOCIATION</t>
+  </si>
+  <si>
+    <t>152 RUE DE PARIS 94190 VILLENEUVE-SAINT-GEORGES</t>
+  </si>
+  <si>
+    <t>24/07/2014</t>
+  </si>
+  <si>
     <t>BTP CFA NOUVELLE AQUITAINE</t>
   </si>
   <si>
     <t>BP 1182 86 ALLEE DU MOULIN RABAUD 87100 LIMOGES</t>
   </si>
   <si>
     <t>01/01/2022</t>
   </si>
   <si>
     <t>85.32Z</t>
-  </si>
-[...7 lines deleted...]
-    <t>24/07/2014</t>
   </si>
   <si>
     <t>AFPA ENTREPRISES</t>
   </si>
   <si>
     <t>TOUR CITYSCOPE 3 RUE FRANKLIN 93100 MONTREUIL</t>
   </si>
   <si>
     <t>31/12/2016</t>
   </si>
   <si>
     <t>35 RUE DE LA MITTERIE 59160 LILLE</t>
   </si>
   <si>
     <t>01/01/2017</t>
   </si>
   <si>
     <t>3 RUE FRANKLIN 93100 MONTREUIL</t>
   </si>
   <si>
     <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
   </si>
   <si>
     <t>18 RUE DE LA GLACIERE 60200 COMPIEGNE</t>
   </si>
@@ -713,108 +713,108 @@
       <c r="F4" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I4" s="3">
         <v>93131539413</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>25</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="1">
-        <v>78235535800121</v>
+        <v>80439745300015</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D5" s="2"/>
       <c r="E5" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="I5" s="3">
-        <v>72330875333</v>
+        <v>11941048294</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="1">
-        <v>80439745300015</v>
+        <v>78235535800121</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D6" s="2"/>
       <c r="E6" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F6" s="2" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="G6" s="2"/>
       <c r="H6" s="2" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="I6" s="3">
-        <v>11941048294</v>
+        <v>72330875333</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="1">
         <v>82409268800012</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D7" s="2"/>
@@ -1024,31 +1024,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/14/2026 17:50:44</dc:description>
+  <dc:description>Export en date du 04/01/2026 23:27:43</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>