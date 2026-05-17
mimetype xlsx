--- v3 (2026-04-01)
+++ v4 (2026-05-17)
@@ -106,69 +106,69 @@
   <si>
     <t>01/09/2014</t>
   </si>
   <si>
     <t>85.59A</t>
   </si>
   <si>
     <t>9305P000605</t>
   </si>
   <si>
     <t>VRAI</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT JEAN PERRIN</t>
   </si>
   <si>
     <t>GRETA-CFA MARSEILLE MEDITERRANEE</t>
   </si>
   <si>
     <t>74 RUE VERDILLON 13010 MARSEILLE</t>
   </si>
   <si>
     <t>15/05/2014</t>
   </si>
   <si>
+    <t>BTP CFA NOUVELLE AQUITAINE</t>
+  </si>
+  <si>
+    <t>BP 1182 86 ALLEE DU MOULIN RABAUD 87100 LIMOGES</t>
+  </si>
+  <si>
+    <t>01/01/2022</t>
+  </si>
+  <si>
+    <t>85.32Z</t>
+  </si>
+  <si>
     <t>IFFEN ASSOCIATION</t>
   </si>
   <si>
     <t>152 RUE DE PARIS 94190 VILLENEUVE-SAINT-GEORGES</t>
   </si>
   <si>
     <t>24/07/2014</t>
-  </si>
-[...10 lines deleted...]
-    <t>85.32Z</t>
   </si>
   <si>
     <t>AFPA ENTREPRISES</t>
   </si>
   <si>
     <t>TOUR CITYSCOPE 3 RUE FRANKLIN 93100 MONTREUIL</t>
   </si>
   <si>
     <t>31/12/2016</t>
   </si>
   <si>
     <t>35 RUE DE LA MITTERIE 59160 LILLE</t>
   </si>
   <si>
     <t>01/01/2017</t>
   </si>
   <si>
     <t>3 RUE FRANKLIN 93100 MONTREUIL</t>
   </si>
   <si>
     <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
   </si>
   <si>
     <t>18 RUE DE LA GLACIERE 60200 COMPIEGNE</t>
   </si>
@@ -713,108 +713,108 @@
       <c r="F4" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I4" s="3">
         <v>93131539413</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>25</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="1">
-        <v>80439745300015</v>
+        <v>78235535800121</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D5" s="2"/>
       <c r="E5" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="I5" s="3">
-        <v>11941048294</v>
+        <v>72330875333</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="1">
-        <v>78235535800121</v>
+        <v>80439745300015</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D6" s="2"/>
       <c r="E6" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G6" s="2"/>
       <c r="H6" s="2" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="I6" s="3">
-        <v>72330875333</v>
+        <v>11941048294</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="1">
         <v>82409268800012</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D7" s="2"/>
@@ -1024,31 +1024,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/01/2026 23:27:43</dc:description>
+  <dc:description>Export en date du 05/17/2026 02:59:25</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>