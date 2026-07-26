--- v4 (2026-05-17)
+++ v5 (2026-07-26)
@@ -106,69 +106,69 @@
   <si>
     <t>01/09/2014</t>
   </si>
   <si>
     <t>85.59A</t>
   </si>
   <si>
     <t>9305P000605</t>
   </si>
   <si>
     <t>VRAI</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT JEAN PERRIN</t>
   </si>
   <si>
     <t>GRETA-CFA MARSEILLE MEDITERRANEE</t>
   </si>
   <si>
     <t>74 RUE VERDILLON 13010 MARSEILLE</t>
   </si>
   <si>
     <t>15/05/2014</t>
   </si>
   <si>
+    <t>IFFEN ASSOCIATION</t>
+  </si>
+  <si>
+    <t>152 RUE DE PARIS 94190 VILLENEUVE-SAINT-GEORGES</t>
+  </si>
+  <si>
+    <t>24/07/2014</t>
+  </si>
+  <si>
     <t>BTP CFA NOUVELLE AQUITAINE</t>
   </si>
   <si>
     <t>BP 1182 86 ALLEE DU MOULIN RABAUD 87100 LIMOGES</t>
   </si>
   <si>
     <t>01/01/2022</t>
   </si>
   <si>
     <t>85.32Z</t>
-  </si>
-[...7 lines deleted...]
-    <t>24/07/2014</t>
   </si>
   <si>
     <t>AFPA ENTREPRISES</t>
   </si>
   <si>
     <t>TOUR CITYSCOPE 3 RUE FRANKLIN 93100 MONTREUIL</t>
   </si>
   <si>
     <t>31/12/2016</t>
   </si>
   <si>
     <t>35 RUE DE LA MITTERIE 59160 LILLE</t>
   </si>
   <si>
     <t>01/01/2017</t>
   </si>
   <si>
     <t>3 RUE FRANKLIN 93100 MONTREUIL</t>
   </si>
   <si>
     <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
   </si>
   <si>
     <t>18 RUE DE LA GLACIERE 60200 COMPIEGNE</t>
   </si>
@@ -713,108 +713,108 @@
       <c r="F4" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I4" s="3">
         <v>93131539413</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>25</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="1">
-        <v>78235535800121</v>
+        <v>80439745300015</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D5" s="2"/>
       <c r="E5" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="I5" s="3">
-        <v>72330875333</v>
+        <v>11941048294</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="1">
-        <v>80439745300015</v>
+        <v>78235535800121</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D6" s="2"/>
       <c r="E6" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F6" s="2" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="G6" s="2"/>
       <c r="H6" s="2" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="I6" s="3">
-        <v>11941048294</v>
+        <v>72330875333</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="1">
         <v>82409268800012</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D7" s="2"/>
@@ -1024,31 +1024,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/17/2026 02:59:25</dc:description>
+  <dc:description>Export en date du 07/26/2026 12:39:42</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>