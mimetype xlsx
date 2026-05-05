--- v2 (2026-03-16)
+++ v3 (2026-05-05)
@@ -145,51 +145,51 @@
   <si>
     <t>15/01/2025</t>
   </si>
   <si>
     <t>2 RUE ANITA CONTI 31500 TOULOUSE</t>
   </si>
   <si>
     <t>MBA INSTITUTE</t>
   </si>
   <si>
     <t>29/09/2017</t>
   </si>
   <si>
     <t>85.60Z</t>
   </si>
   <si>
     <t>CENTRE D'ETUDES ET DE FORMATION ALPES SAVOIE</t>
   </si>
   <si>
     <t>SAVOIE TECHNOLAC 12 AVENUE DU LAC D'ANNECY 73370 LE BOURGET-DU-LAC</t>
   </si>
   <si>
     <t>27/07/2012</t>
   </si>
   <si>
-    <t>O.G.E.C. ARAGO - STE ANNE</t>
+    <t>OGEC SAINTE ANNE EN ROANNAIS</t>
   </si>
   <si>
     <t>4 RUE SAINT-ALBAN 42300 ROANNE</t>
   </si>
   <si>
     <t>01/09/2006</t>
   </si>
   <si>
     <t>85.31Z</t>
   </si>
   <si>
     <t>CENTRE D'ETUDES EUROPEEN OUEST</t>
   </si>
   <si>
     <t>20/06/2022</t>
   </si>
   <si>
     <t>23/01/2024</t>
   </si>
   <si>
     <t>31 RUE MONSEIGNEUR DUCHESNE 35000 RENNES</t>
   </si>
   <si>
     <t>CENTRE D'ETUDES EUROPEEN MEDITERRANEE</t>
   </si>
@@ -1161,31 +1161,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/16/2026 23:24:59</dc:description>
+  <dc:description>Export en date du 05/05/2026 02:20:44</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>