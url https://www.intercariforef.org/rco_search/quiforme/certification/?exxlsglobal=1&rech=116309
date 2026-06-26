--- v3 (2026-05-05)
+++ v4 (2026-06-26)
@@ -1161,31 +1161,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/05/2026 02:20:44</dc:description>
+  <dc:description>Export en date du 06/26/2026 07:27:06</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>