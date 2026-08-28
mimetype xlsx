--- v4 (2026-06-26)
+++ v5 (2026-08-28)
@@ -1161,31 +1161,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/26/2026 07:27:06</dc:description>
+  <dc:description>Export en date du 08/28/2026 04:21:45</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>