--- v4 (2026-07-26)
+++ v5 (2026-09-12)
@@ -73,75 +73,75 @@
   <si>
     <t>VAE</t>
   </si>
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
     <t>MINISTERE DU TRAVAIL ET DES SOLIDARITES</t>
   </si>
   <si>
     <t>14 AVENUE DUQUESNE 75007 PARIS</t>
   </si>
   <si>
     <t>11/06/1997</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
+    <t>BTP CFA NOUVELLE AQUITAINE</t>
+  </si>
+  <si>
+    <t>1 RUE DU 5E REGIMENT DE CHASSEURS 24000 PERIGUEUX</t>
+  </si>
+  <si>
+    <t>01/01/2011</t>
+  </si>
+  <si>
+    <t>85.32Z</t>
+  </si>
+  <si>
+    <t>VRAI</t>
+  </si>
+  <si>
     <t>FEDERATION ROUBAISIENNE DE L ENSEIGNEMENT SECONDAIRE CATHOLIQUE</t>
   </si>
   <si>
     <t>21 RUE PELLART 59100 ROUBAIX</t>
   </si>
   <si>
     <t>01/09/2014</t>
   </si>
   <si>
     <t>85.31Z</t>
-  </si>
-[...13 lines deleted...]
-    <t>85.32Z</t>
   </si>
   <si>
     <t>AFPA ENTREPRISES</t>
   </si>
   <si>
     <t>TOUR CITYSCOPE 3 RUE FRANKLIN 93100 MONTREUIL</t>
   </si>
   <si>
     <t>31/12/2016</t>
   </si>
   <si>
     <t>85.59A</t>
   </si>
   <si>
     <t>9 BOULEVARD DE LOUVAIN 13008 MARSEILLE</t>
   </si>
   <si>
     <t>01/01/2017</t>
   </si>
   <si>
     <t>RUE DE ROSEL 14000 CAEN</t>
   </si>
   <si>
     <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
   </si>
@@ -611,114 +611,114 @@
         <v>15</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G2" s="2"/>
       <c r="H2" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I2" s="3"/>
       <c r="J2" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L2" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="1">
-        <v>80443252400010</v>
+        <v>78235535800105</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D3" s="2"/>
       <c r="E3" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="2"/>
       <c r="H3" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I3" s="3">
-        <v>31590878459</v>
+        <v>72330875333</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K3" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M3" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="1">
-        <v>78235535800105</v>
+        <v>80443252400010</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D4" s="2"/>
       <c r="E4" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I4" s="3">
-        <v>72330875333</v>
+        <v>31590878459</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K4" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="1">
         <v>82409268800012</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D5" s="2"/>
       <c r="E5" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>30</v>
       </c>
@@ -922,31 +922,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 07/26/2026 09:20:07</dc:description>
+  <dc:description>Export en date du 09/12/2026 12:13:38</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>