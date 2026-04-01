--- v3 (2026-02-14)
+++ v4 (2026-04-01)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$M$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="294">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="296">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>ÉTAT ADMINISTRATIF</t>
   </si>
   <si>
     <t>RAISON SOCIALE</t>
   </si>
   <si>
     <t>ENSEIGNE</t>
   </si>
   <si>
     <t>ADRESSE</t>
   </si>
   <si>
     <t>DATE D'OUVERTURE</t>
   </si>
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
@@ -839,50 +839,56 @@
     <t>LA TOUCHE 56800 PLOERMEL</t>
   </si>
   <si>
     <t>MAISON FAMILIALE RURALE PERIGORD LIMOUSIN</t>
   </si>
   <si>
     <t>10 RUE DE LA CROIX DES COMBES 87700 BEYNAC</t>
   </si>
   <si>
     <t>MAISON FAMIL INST EDUCATION ORIENTATION</t>
   </si>
   <si>
     <t>33 BOULEVARD DE BELLEVUE 21800 QUETIGNY</t>
   </si>
   <si>
     <t>MAISON FAMILIALE RURAL EDUCAT ORIENTAT</t>
   </si>
   <si>
     <t>LE LIEU JAY 03320 LIMOISE</t>
   </si>
   <si>
     <t>ECOL AGRIC PRIVE MAISON FAMILIALE RURALE</t>
   </si>
   <si>
     <t>03470 SALIGNY-SUR-ROUDON</t>
+  </si>
+  <si>
+    <t>MAIS FAMIL RUR D'EDUCATION ET ORIENTATIO</t>
+  </si>
+  <si>
+    <t>ROUTE DE MASSALES 15100 SAINT-FLOUR</t>
   </si>
   <si>
     <t>MFR-CENTRE DE FORMATION MALTOT</t>
   </si>
   <si>
     <t>LD LA FRANCE 14930 MALTOT</t>
   </si>
   <si>
     <t>1711 ROUTE DE LISIEUX 27500 TOURVILLE-SUR-PONT-AUDEMER</t>
   </si>
   <si>
     <t>ORPHELINAT AGRICOLE DE GIEL</t>
   </si>
   <si>
     <t>UFA DE GIEL DON BOSCO</t>
   </si>
   <si>
     <t>LES COURS 61210 GIEL-COURTEILLES</t>
   </si>
   <si>
     <t>01/09/2020</t>
   </si>
   <si>
     <t>ASSOCIATION LORRAINE POUR LA PROMOTION EN AGRICULTURE</t>
   </si>
@@ -1278,51 +1284,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M82"/>
+  <dimension ref="A1:M83"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="17.567" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="17" customWidth="true" style="2"/>
     <col min="3" max="3" width="50" customWidth="true" style="2"/>
     <col min="4" max="4" width="50" customWidth="true" style="2"/>
     <col min="5" max="5" width="50" customWidth="true" style="2"/>
     <col min="6" max="6" width="15" customWidth="true" style="2"/>
     <col min="7" max="7" width="15" customWidth="true" style="2"/>
     <col min="8" max="8" width="11" customWidth="true" style="2"/>
     <col min="9" max="9" width="12" customWidth="true" style="3"/>
     <col min="10" max="10" width="17" customWidth="true" style="2"/>
     <col min="11" max="11" width="17" customWidth="true" style="2"/>
     <col min="12" max="12" width="17" customWidth="true" style="2"/>
     <col min="13" max="13" width="17" customWidth="true" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -4129,339 +4135,376 @@
       <c r="F74" s="2" t="s">
         <v>264</v>
       </c>
       <c r="G74" s="2"/>
       <c r="H74" s="2" t="s">
         <v>31</v>
       </c>
       <c r="I74" s="3">
         <v>83030335203</v>
       </c>
       <c r="J74" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K74" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L74" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M74" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="75" spans="1:13">
       <c r="A75" s="1">
-        <v>78074754900019</v>
+        <v>77910548500014</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>275</v>
       </c>
       <c r="D75" s="2"/>
       <c r="E75" s="2" t="s">
         <v>276</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>264</v>
       </c>
       <c r="G75" s="2"/>
       <c r="H75" s="2" t="s">
-        <v>113</v>
+        <v>31</v>
       </c>
       <c r="I75" s="3">
-        <v>25140002614</v>
+        <v>83150293115</v>
       </c>
       <c r="J75" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K75" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L75" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M75" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="76" spans="1:13">
       <c r="A76" s="1">
-        <v>78084963400016</v>
+        <v>78074754900019</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C76" s="2" t="s">
-        <v>217</v>
+        <v>277</v>
       </c>
       <c r="D76" s="2"/>
       <c r="E76" s="2" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>264</v>
       </c>
       <c r="G76" s="2"/>
       <c r="H76" s="2" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="I76" s="3"/>
+        <v>113</v>
+      </c>
+      <c r="I76" s="3">
+        <v>25140002614</v>
+      </c>
       <c r="J76" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K76" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L76" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M76" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
     </row>
     <row r="77" spans="1:13">
       <c r="A77" s="1">
-        <v>78095858300053</v>
+        <v>78084963400016</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C77" s="2" t="s">
-        <v>278</v>
-[...1 lines deleted...]
-      <c r="D77" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="D77" s="2"/>
+      <c r="E77" s="2" t="s">
         <v>279</v>
       </c>
-      <c r="E77" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F77" s="2" t="s">
-        <v>281</v>
+        <v>264</v>
       </c>
       <c r="G77" s="2"/>
       <c r="H77" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="I77" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I77" s="3"/>
       <c r="J77" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K77" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L77" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M77" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="78" spans="1:13">
       <c r="A78" s="1">
-        <v>78334630700037</v>
+        <v>78095858300053</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C78" s="2" t="s">
+        <v>280</v>
+      </c>
+      <c r="D78" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="E78" s="2" t="s">
         <v>282</v>
       </c>
-      <c r="D78" s="2"/>
-      <c r="E78" s="2" t="s">
+      <c r="F78" s="2" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="G78" s="2"/>
       <c r="H78" s="2" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="I78" s="3">
-        <v>41540039554</v>
+        <v>25610007561</v>
       </c>
       <c r="J78" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K78" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L78" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M78" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="79" spans="1:13">
       <c r="A79" s="1">
-        <v>78362626000013</v>
+        <v>78334630700037</v>
       </c>
       <c r="B79" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C79" s="2" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="D79" s="2"/>
       <c r="E79" s="2" t="s">
+        <v>285</v>
+      </c>
+      <c r="F79" s="2" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>264</v>
       </c>
       <c r="G79" s="2"/>
       <c r="H79" s="2" t="s">
-        <v>113</v>
+        <v>51</v>
       </c>
       <c r="I79" s="3">
-        <v>31590008059</v>
+        <v>41540039554</v>
       </c>
       <c r="J79" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K79" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L79" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M79" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="80" spans="1:13">
       <c r="A80" s="1">
-        <v>78618852400015</v>
+        <v>78362626000013</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C80" s="2" t="s">
         <v>287</v>
       </c>
       <c r="D80" s="2"/>
       <c r="E80" s="2" t="s">
         <v>288</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>264</v>
       </c>
       <c r="G80" s="2"/>
       <c r="H80" s="2" t="s">
-        <v>31</v>
+        <v>113</v>
       </c>
       <c r="I80" s="3">
-        <v>52490100849</v>
+        <v>31590008059</v>
       </c>
       <c r="J80" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K80" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L80" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M80" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" s="1">
-        <v>78625629700023</v>
+        <v>78618852400015</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C81" s="2" t="s">
         <v>289</v>
       </c>
       <c r="D81" s="2"/>
       <c r="E81" s="2" t="s">
         <v>290</v>
       </c>
       <c r="F81" s="2" t="s">
-        <v>291</v>
+        <v>264</v>
       </c>
       <c r="G81" s="2"/>
       <c r="H81" s="2" t="s">
-        <v>223</v>
+        <v>31</v>
       </c>
       <c r="I81" s="3">
-        <v>52530007953</v>
+        <v>52490100849</v>
       </c>
       <c r="J81" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K81" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L81" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M81" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" s="1">
-        <v>78626209700011</v>
+        <v>78625629700023</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C82" s="2" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="D82" s="2"/>
       <c r="E82" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="F82" s="2" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>264</v>
       </c>
       <c r="G82" s="2"/>
       <c r="H82" s="2" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="I82" s="3"/>
+        <v>223</v>
+      </c>
+      <c r="I82" s="3">
+        <v>52530007953</v>
+      </c>
       <c r="J82" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K82" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L82" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M82" s="2" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="83" spans="1:13">
+      <c r="A83" s="1">
+        <v>78626209700011</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="D83" s="2"/>
+      <c r="E83" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="G83" s="2"/>
+      <c r="H83" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="I83" s="3"/>
+      <c r="J83" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K83" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L83" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="M83" s="2" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
@@ -4475,31 +4518,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/14/2026 16:37:13</dc:description>
+  <dc:description>Export en date du 04/01/2026 18:23:54</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>