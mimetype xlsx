--- v4 (2026-04-01)
+++ v5 (2026-05-18)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$M$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="296">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="300">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>ÉTAT ADMINISTRATIF</t>
   </si>
   <si>
     <t>RAISON SOCIALE</t>
   </si>
   <si>
     <t>ENSEIGNE</t>
   </si>
   <si>
     <t>ADRESSE</t>
   </si>
   <si>
     <t>DATE D'OUVERTURE</t>
   </si>
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
@@ -664,56 +664,128 @@
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES DE POITIERS-VENOURS</t>
   </si>
   <si>
     <t>LEGTA VENOURS</t>
   </si>
   <si>
     <t>VENOURS 86480 ROUILLE</t>
   </si>
   <si>
     <t>5486P001186</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLE DE MONTMORILLON</t>
   </si>
   <si>
     <t>LYCEE AGRICOLE JEAN-MARIE BOULOUX</t>
   </si>
   <si>
     <t>CHATEAU RINGUET 24 RUE JULES FERRY 86500 MONTMORILLON</t>
   </si>
   <si>
     <t>5486P001586</t>
   </si>
   <si>
+    <t>AGUF VIVARAIS FORMATION</t>
+  </si>
+  <si>
+    <t>111 AVENUE DU 8 MAI 1945 07300 TOURNON-SUR-RHONE</t>
+  </si>
+  <si>
+    <t>29/09/1998</t>
+  </si>
+  <si>
+    <t>ASSOCIATION DE GESTION DU GROUPE LA TOUCHE</t>
+  </si>
+  <si>
+    <t>LA TOUCHE 56800 PLOERMEL</t>
+  </si>
+  <si>
+    <t>01/01/1900</t>
+  </si>
+  <si>
+    <t>MAISON FAMILIALE RURALE PERIGORD LIMOUSIN</t>
+  </si>
+  <si>
+    <t>10 RUE DE LA CROIX DES COMBES 87700 BEYNAC</t>
+  </si>
+  <si>
+    <t>MAISON FAMIL INST EDUCATION ORIENTATION</t>
+  </si>
+  <si>
+    <t>33 BOULEVARD DE BELLEVUE 21800 QUETIGNY</t>
+  </si>
+  <si>
+    <t>01/09/1994</t>
+  </si>
+  <si>
+    <t>MAISON FAMILIALE RURAL EDUCAT ORIENTAT</t>
+  </si>
+  <si>
+    <t>LE LIEU JAY 03320 LIMOISE</t>
+  </si>
+  <si>
+    <t>ECOL AGRIC PRIVE MAISON FAMILIALE RURALE</t>
+  </si>
+  <si>
+    <t>03470 SALIGNY-SUR-ROUDON</t>
+  </si>
+  <si>
+    <t>MAIS FAMIL RUR D'EDUCATION ET ORIENTATIO</t>
+  </si>
+  <si>
+    <t>ROUTE DE MASSALES 15100 SAINT-FLOUR</t>
+  </si>
+  <si>
+    <t>MFR-CENTRE DE FORMATION MALTOT</t>
+  </si>
+  <si>
+    <t>LD LA FRANCE 14930 MALTOT</t>
+  </si>
+  <si>
+    <t>LYCEE AGRICOLE PRIVE</t>
+  </si>
+  <si>
+    <t>1711 ROUTE DE LISIEUX 27500 TOURVILLE-SUR-PONT-AUDEMER</t>
+  </si>
+  <si>
+    <t>ORPHELINAT AGRICOLE DE GIEL</t>
+  </si>
+  <si>
+    <t>UFA DE GIEL DON BOSCO</t>
+  </si>
+  <si>
+    <t>LES COURS 61210 GIEL-COURTEILLES</t>
+  </si>
+  <si>
+    <t>01/09/2020</t>
+  </si>
+  <si>
     <t>ASS CATHOLIQUE ENSEIGNEMENT AGRICOLE FORMATION RURALE NANDAX</t>
   </si>
   <si>
-    <t>LYCEE AGRICOLE PRIVE</t>
-[...1 lines deleted...]
-  <si>
     <t>42720 NANDAX</t>
   </si>
   <si>
     <t>01/09/1985</t>
   </si>
   <si>
     <t>ENSEMBLE SCOLAIRE TERRE ET AVENIR</t>
   </si>
   <si>
     <t>22 AVENUE DE L'EUROPE 78200 MAGNANVILLE</t>
   </si>
   <si>
     <t>29/10/1980</t>
   </si>
   <si>
     <t>85.59B</t>
   </si>
   <si>
     <t>MAISON FAMILIALE RURALE DE PERIGUEUX</t>
   </si>
   <si>
     <t>20 RUE DE BEAULIEU 24000 PERIGUEUX</t>
   </si>
   <si>
     <t>01/09/1980</t>
@@ -745,171 +817,111 @@
   <si>
     <t>MAISON FAMILIALE</t>
   </si>
   <si>
     <t>64300 MONT</t>
   </si>
   <si>
     <t>26/02/1986</t>
   </si>
   <si>
     <t>MAISON FAMILIALE RURALE EDUCATION ORIENT</t>
   </si>
   <si>
     <t>LD LA COLOMBIERE 38160 CHATTE</t>
   </si>
   <si>
     <t>ASSOCIATION GROUPE ESA</t>
   </si>
   <si>
     <t>55 RUE RABELAIS 49000 ANGERS</t>
   </si>
   <si>
     <t>18/06/1987</t>
   </si>
   <si>
-    <t>AGUF VIVARAIS FORMATION</t>
-[...7 lines deleted...]
-  <si>
     <t>LYCEE ROBERT SCHUMAN</t>
   </si>
   <si>
     <t>LEAP ROBERT SCHUMAN 10 ROUTE D’UGNY 02300 CHAUNY</t>
   </si>
   <si>
     <t>01/09/1996</t>
   </si>
   <si>
     <t>AFGEEAP</t>
   </si>
   <si>
     <t>VALS ST DOMINIQUE RUE DE LA ROCHE ARNAUD 43000 LE PUY-EN-VELAY</t>
   </si>
   <si>
-    <t>01/09/1994</t>
-[...1 lines deleted...]
-  <si>
     <t>94.12Z</t>
   </si>
   <si>
     <t>MAISON FAMILIALE RURALE D EDUCATION</t>
   </si>
   <si>
     <t>54 BLANZEY 70220 FOUGEROLLES-SAINT-VALBERT</t>
   </si>
   <si>
     <t>01/09/1968</t>
   </si>
   <si>
     <t>MAISON FAMILIALE RURALE D EDUCATION ET D ORIENTATION COQUERE</t>
   </si>
   <si>
     <t>COQUEREAUMONT 76690 SAINT-GEORGES-SUR-FONTAINE</t>
   </si>
   <si>
     <t>10/04/1969</t>
   </si>
   <si>
     <t>ASS DEP PROMOTION SOCIALE AGRIC AVEYRON</t>
   </si>
   <si>
     <t>CARREFOUR DE L AGRICULTURE 5 BD DU 122 EME RI 12000 RODEZ</t>
   </si>
   <si>
     <t>12/09/1985</t>
   </si>
   <si>
     <t>MAISON FAMILIALE RURALE D'EDUCATION ET D'ORIENTATION INEOPOLE FORMATION</t>
   </si>
   <si>
     <t>823 AVENUE DE LA FEDARIE 81600 BRENS</t>
   </si>
   <si>
-    <t>01/01/1900</t>
-[...56 lines deleted...]
-    <t>01/09/2020</t>
+    <t>SYNDIC EXPLOIT.AGRICOLES DEVT TECHNIQUES</t>
+  </si>
+  <si>
+    <t>ISNAB</t>
+  </si>
+  <si>
+    <t>2 RUE CHARLES TELLIER 33140 VILLENAVE D ORNON</t>
+  </si>
+  <si>
+    <t>01/09/2007</t>
   </si>
   <si>
     <t>ASSOCIATION LORRAINE POUR LA PROMOTION EN AGRICULTURE</t>
   </si>
   <si>
     <t>2 LES NOIRES TERRES 54740 HAROUE</t>
   </si>
   <si>
     <t>31/12/1987</t>
   </si>
   <si>
     <t>INSTITUT DE GENECH</t>
   </si>
   <si>
     <t>RUE DE LA LIBERATION 59242 GENECH</t>
   </si>
   <si>
     <t>SYNDICAT ENSEIGNEMENT AGRIC POUILLE</t>
   </si>
   <si>
     <t>POUILLE 49130 LES PONTS DE CE</t>
   </si>
   <si>
     <t>CENTRE DE FORMATION LA FUTAIE - LES TOUCHES</t>
   </si>
@@ -1284,51 +1296,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M83"/>
+  <dimension ref="A1:M84"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="17.567" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="17" customWidth="true" style="2"/>
     <col min="3" max="3" width="50" customWidth="true" style="2"/>
     <col min="4" max="4" width="50" customWidth="true" style="2"/>
     <col min="5" max="5" width="50" customWidth="true" style="2"/>
     <col min="6" max="6" width="15" customWidth="true" style="2"/>
     <col min="7" max="7" width="15" customWidth="true" style="2"/>
     <col min="8" max="8" width="11" customWidth="true" style="2"/>
     <col min="9" max="9" width="12" customWidth="true" style="3"/>
     <col min="10" max="10" width="17" customWidth="true" style="2"/>
     <col min="11" max="11" width="17" customWidth="true" style="2"/>
     <col min="12" max="12" width="17" customWidth="true" style="2"/>
     <col min="13" max="13" width="17" customWidth="true" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -1724,51 +1736,51 @@
         <v>53</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>56</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L11" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
         <v>19120937800014</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G12" s="2"/>
@@ -3395,1116 +3407,1155 @@
       <c r="F54" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="2"/>
       <c r="H54" s="2" t="s">
         <v>31</v>
       </c>
       <c r="I54" s="3" t="s">
         <v>215</v>
       </c>
       <c r="J54" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K54" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L54" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M54" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" s="1">
-        <v>30284262000023</v>
+        <v>38881118400026</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C55" s="2" t="s">
         <v>216</v>
       </c>
-      <c r="D55" s="2" t="s">
+      <c r="D55" s="2"/>
+      <c r="E55" s="2" t="s">
         <v>217</v>
       </c>
-      <c r="E55" s="2" t="s">
+      <c r="F55" s="2" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="G55" s="2"/>
       <c r="H55" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="I55" s="3"/>
+      <c r="I55" s="3">
+        <v>82070016507</v>
+      </c>
       <c r="J55" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K55" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L55" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M55" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" s="1">
-        <v>32020453000028</v>
+        <v>77786612000010</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C56" s="2" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="D56" s="2"/>
       <c r="E56" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="F56" s="2" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="G56" s="2"/>
       <c r="H56" s="2" t="s">
-        <v>223</v>
-[...1 lines deleted...]
-      <c r="I56" s="3"/>
+        <v>31</v>
+      </c>
+      <c r="I56" s="3">
+        <v>53561030556</v>
+      </c>
       <c r="J56" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K56" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L56" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M56" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" s="1">
-        <v>32274692600011</v>
+        <v>77802871200017</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C57" s="2" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="D57" s="2"/>
       <c r="E57" s="2" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F57" s="2" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="G57" s="2"/>
       <c r="H57" s="2" t="s">
         <v>31</v>
       </c>
       <c r="I57" s="3">
-        <v>72240025424</v>
+        <v>74870037887</v>
       </c>
       <c r="J57" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K57" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L57" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M57" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" s="1">
-        <v>32666262400039</v>
+        <v>77824598500024</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C58" s="2" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="D58" s="2"/>
       <c r="E58" s="2" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="F58" s="2" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="G58" s="2"/>
       <c r="H58" s="2" t="s">
-        <v>230</v>
-[...2 lines deleted...]
-        <v>231</v>
+        <v>113</v>
+      </c>
+      <c r="I58" s="3">
+        <v>26210055021</v>
       </c>
       <c r="J58" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K58" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L58" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M58" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" s="1">
-        <v>33453366800011</v>
+        <v>77901965200014</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C59" s="2" t="s">
-        <v>232</v>
-[...3 lines deleted...]
-      </c>
+        <v>227</v>
+      </c>
+      <c r="D59" s="2"/>
       <c r="E59" s="2" t="s">
-        <v>233</v>
+        <v>228</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>234</v>
+        <v>221</v>
       </c>
       <c r="G59" s="2"/>
       <c r="H59" s="2" t="s">
         <v>31</v>
       </c>
       <c r="I59" s="3">
-        <v>84740369874</v>
+        <v>83030347903</v>
       </c>
       <c r="J59" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K59" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L59" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M59" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="60" spans="1:13">
       <c r="A60" s="1">
-        <v>33487339500019</v>
+        <v>77905162200016</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C60" s="2" t="s">
-        <v>235</v>
+        <v>229</v>
       </c>
       <c r="D60" s="2"/>
       <c r="E60" s="2" t="s">
-        <v>236</v>
+        <v>230</v>
       </c>
       <c r="F60" s="2" t="s">
-        <v>237</v>
+        <v>221</v>
       </c>
       <c r="G60" s="2"/>
       <c r="H60" s="2" t="s">
         <v>31</v>
       </c>
       <c r="I60" s="3">
-        <v>72640309164</v>
+        <v>83030335203</v>
       </c>
       <c r="J60" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K60" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L60" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M60" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" s="1">
-        <v>33532344000016</v>
+        <v>77910548500014</v>
       </c>
       <c r="B61" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C61" s="2" t="s">
-        <v>238</v>
+        <v>231</v>
       </c>
       <c r="D61" s="2"/>
       <c r="E61" s="2" t="s">
-        <v>239</v>
+        <v>232</v>
       </c>
       <c r="F61" s="2" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="G61" s="2"/>
       <c r="H61" s="2" t="s">
         <v>31</v>
       </c>
       <c r="I61" s="3">
-        <v>82380520538</v>
+        <v>83150293115</v>
       </c>
       <c r="J61" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K61" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L61" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M61" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="62" spans="1:13">
       <c r="A62" s="1">
-        <v>34238263700011</v>
+        <v>78074754900019</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C62" s="2" t="s">
-        <v>240</v>
+        <v>233</v>
       </c>
       <c r="D62" s="2"/>
       <c r="E62" s="2" t="s">
-        <v>241</v>
+        <v>234</v>
       </c>
       <c r="F62" s="2" t="s">
-        <v>242</v>
+        <v>221</v>
       </c>
       <c r="G62" s="2"/>
       <c r="H62" s="2" t="s">
-        <v>22</v>
+        <v>113</v>
       </c>
       <c r="I62" s="3">
-        <v>52490003849</v>
+        <v>25140002614</v>
       </c>
       <c r="J62" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K62" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L62" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M62" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" s="1">
-        <v>38881118400026</v>
+        <v>78084963400016</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C63" s="2" t="s">
-        <v>243</v>
+        <v>235</v>
       </c>
       <c r="D63" s="2"/>
       <c r="E63" s="2" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="F63" s="2" t="s">
-        <v>245</v>
+        <v>221</v>
       </c>
       <c r="G63" s="2"/>
       <c r="H63" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="I63" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I63" s="3"/>
       <c r="J63" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K63" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L63" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M63" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" s="1">
-        <v>40861705800016</v>
+        <v>78095858300053</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C64" s="2" t="s">
-        <v>246</v>
-[...1 lines deleted...]
-      <c r="D64" s="2"/>
+        <v>237</v>
+      </c>
+      <c r="D64" s="2" t="s">
+        <v>238</v>
+      </c>
       <c r="E64" s="2" t="s">
-        <v>247</v>
+        <v>239</v>
       </c>
       <c r="F64" s="2" t="s">
-        <v>248</v>
+        <v>240</v>
       </c>
       <c r="G64" s="2"/>
       <c r="H64" s="2" t="s">
         <v>31</v>
       </c>
       <c r="I64" s="3">
-        <v>22020059502</v>
+        <v>25610007561</v>
       </c>
       <c r="J64" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K64" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L64" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M64" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="65" spans="1:13">
       <c r="A65" s="1">
-        <v>41182875900018</v>
+        <v>30284262000023</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C65" s="2" t="s">
-        <v>249</v>
-[...1 lines deleted...]
-      <c r="D65" s="2"/>
+        <v>241</v>
+      </c>
+      <c r="D65" s="2" t="s">
+        <v>235</v>
+      </c>
       <c r="E65" s="2" t="s">
-        <v>250</v>
+        <v>242</v>
       </c>
       <c r="F65" s="2" t="s">
-        <v>251</v>
+        <v>243</v>
       </c>
       <c r="G65" s="2"/>
       <c r="H65" s="2" t="s">
-        <v>252</v>
-[...3 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="I65" s="3"/>
       <c r="J65" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K65" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L65" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M65" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="66" spans="1:13">
       <c r="A66" s="1">
-        <v>41244868000014</v>
+        <v>32020453000028</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C66" s="2" t="s">
-        <v>253</v>
+        <v>244</v>
       </c>
       <c r="D66" s="2"/>
       <c r="E66" s="2" t="s">
-        <v>254</v>
+        <v>245</v>
       </c>
       <c r="F66" s="2" t="s">
-        <v>255</v>
+        <v>246</v>
       </c>
       <c r="G66" s="2"/>
       <c r="H66" s="2" t="s">
-        <v>252</v>
-[...3 lines deleted...]
-      </c>
+        <v>247</v>
+      </c>
+      <c r="I66" s="3"/>
       <c r="J66" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K66" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L66" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M66" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="67" spans="1:13">
       <c r="A67" s="1">
-        <v>41278335900018</v>
+        <v>32274692600011</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C67" s="2" t="s">
-        <v>256</v>
+        <v>248</v>
       </c>
       <c r="D67" s="2"/>
       <c r="E67" s="2" t="s">
-        <v>257</v>
+        <v>249</v>
       </c>
       <c r="F67" s="2" t="s">
-        <v>258</v>
+        <v>250</v>
       </c>
       <c r="G67" s="2"/>
       <c r="H67" s="2" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="I67" s="3">
-        <v>23760002976</v>
+        <v>72240025424</v>
       </c>
       <c r="J67" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K67" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L67" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M67" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="68" spans="1:13">
       <c r="A68" s="1">
-        <v>77674303100028</v>
+        <v>32666262400039</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C68" s="2" t="s">
-        <v>259</v>
+        <v>251</v>
       </c>
       <c r="D68" s="2"/>
       <c r="E68" s="2" t="s">
-        <v>260</v>
+        <v>252</v>
       </c>
       <c r="F68" s="2" t="s">
-        <v>261</v>
+        <v>253</v>
       </c>
       <c r="G68" s="2"/>
       <c r="H68" s="2" t="s">
-        <v>223</v>
-[...2 lines deleted...]
-        <v>73120000712</v>
+        <v>254</v>
+      </c>
+      <c r="I68" s="3" t="s">
+        <v>255</v>
       </c>
       <c r="J68" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K68" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L68" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M68" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="69" spans="1:13">
       <c r="A69" s="1">
-        <v>77719323600018</v>
+        <v>33453366800011</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C69" s="2" t="s">
-        <v>262</v>
-[...1 lines deleted...]
-      <c r="D69" s="2"/>
+        <v>256</v>
+      </c>
+      <c r="D69" s="2" t="s">
+        <v>256</v>
+      </c>
       <c r="E69" s="2" t="s">
-        <v>263</v>
+        <v>257</v>
       </c>
       <c r="F69" s="2" t="s">
-        <v>264</v>
+        <v>258</v>
       </c>
       <c r="G69" s="2"/>
       <c r="H69" s="2" t="s">
         <v>31</v>
       </c>
       <c r="I69" s="3">
-        <v>73810014281</v>
+        <v>84740369874</v>
       </c>
       <c r="J69" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K69" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L69" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M69" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="70" spans="1:13">
       <c r="A70" s="1">
-        <v>77786612000010</v>
+        <v>33487339500019</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C70" s="2" t="s">
-        <v>265</v>
+        <v>259</v>
       </c>
       <c r="D70" s="2"/>
       <c r="E70" s="2" t="s">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="F70" s="2" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="G70" s="2"/>
       <c r="H70" s="2" t="s">
         <v>31</v>
       </c>
       <c r="I70" s="3">
-        <v>53561030556</v>
+        <v>72640309164</v>
       </c>
       <c r="J70" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K70" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L70" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M70" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="71" spans="1:13">
       <c r="A71" s="1">
-        <v>77802871200017</v>
+        <v>33532344000016</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C71" s="2" t="s">
-        <v>267</v>
+        <v>262</v>
       </c>
       <c r="D71" s="2"/>
       <c r="E71" s="2" t="s">
-        <v>268</v>
+        <v>263</v>
       </c>
       <c r="F71" s="2" t="s">
-        <v>264</v>
+        <v>243</v>
       </c>
       <c r="G71" s="2"/>
       <c r="H71" s="2" t="s">
         <v>31</v>
       </c>
       <c r="I71" s="3">
-        <v>74870037887</v>
+        <v>82380520538</v>
       </c>
       <c r="J71" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K71" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L71" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M71" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="72" spans="1:13">
       <c r="A72" s="1">
-        <v>77824598500024</v>
+        <v>34238263700011</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C72" s="2" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
       <c r="D72" s="2"/>
       <c r="E72" s="2" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="F72" s="2" t="s">
-        <v>251</v>
+        <v>266</v>
       </c>
       <c r="G72" s="2"/>
       <c r="H72" s="2" t="s">
-        <v>113</v>
+        <v>22</v>
       </c>
       <c r="I72" s="3">
-        <v>26210055021</v>
+        <v>52490003849</v>
       </c>
       <c r="J72" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K72" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L72" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M72" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="73" spans="1:13">
       <c r="A73" s="1">
-        <v>77901965200014</v>
+        <v>40861705800016</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C73" s="2" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="D73" s="2"/>
       <c r="E73" s="2" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="F73" s="2" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
       <c r="G73" s="2"/>
       <c r="H73" s="2" t="s">
         <v>31</v>
       </c>
       <c r="I73" s="3">
-        <v>83030347903</v>
+        <v>22020059502</v>
       </c>
       <c r="J73" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K73" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L73" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M73" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
     </row>
     <row r="74" spans="1:13">
       <c r="A74" s="1">
-        <v>77905162200016</v>
+        <v>41182875900018</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C74" s="2" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="D74" s="2"/>
       <c r="E74" s="2" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F74" s="2" t="s">
-        <v>264</v>
+        <v>226</v>
       </c>
       <c r="G74" s="2"/>
       <c r="H74" s="2" t="s">
-        <v>31</v>
+        <v>272</v>
       </c>
       <c r="I74" s="3">
-        <v>83030335203</v>
+        <v>83430024243</v>
       </c>
       <c r="J74" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K74" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L74" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M74" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="75" spans="1:13">
       <c r="A75" s="1">
-        <v>77910548500014</v>
+        <v>41244868000014</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="D75" s="2"/>
       <c r="E75" s="2" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="F75" s="2" t="s">
-        <v>264</v>
+        <v>275</v>
       </c>
       <c r="G75" s="2"/>
       <c r="H75" s="2" t="s">
-        <v>31</v>
+        <v>272</v>
       </c>
       <c r="I75" s="3">
-        <v>83150293115</v>
+        <v>43700023570</v>
       </c>
       <c r="J75" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K75" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L75" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M75" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="76" spans="1:13">
       <c r="A76" s="1">
-        <v>78074754900019</v>
+        <v>41278335900018</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C76" s="2" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="D76" s="2"/>
       <c r="E76" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="F76" s="2" t="s">
         <v>278</v>
-      </c>
-[...1 lines deleted...]
-        <v>264</v>
       </c>
       <c r="G76" s="2"/>
       <c r="H76" s="2" t="s">
-        <v>113</v>
+        <v>51</v>
       </c>
       <c r="I76" s="3">
-        <v>25140002614</v>
+        <v>23760002976</v>
       </c>
       <c r="J76" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K76" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L76" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M76" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="77" spans="1:13">
       <c r="A77" s="1">
-        <v>78084963400016</v>
+        <v>77674303100028</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C77" s="2" t="s">
-        <v>217</v>
+        <v>279</v>
       </c>
       <c r="D77" s="2"/>
       <c r="E77" s="2" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="F77" s="2" t="s">
-        <v>264</v>
+        <v>281</v>
       </c>
       <c r="G77" s="2"/>
       <c r="H77" s="2" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="I77" s="3"/>
+        <v>247</v>
+      </c>
+      <c r="I77" s="3">
+        <v>73120000712</v>
+      </c>
       <c r="J77" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K77" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L77" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M77" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
     </row>
     <row r="78" spans="1:13">
       <c r="A78" s="1">
-        <v>78095858300053</v>
+        <v>77719323600018</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C78" s="2" t="s">
-        <v>280</v>
-[...3 lines deleted...]
-      </c>
+        <v>282</v>
+      </c>
+      <c r="D78" s="2"/>
       <c r="E78" s="2" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="F78" s="2" t="s">
-        <v>283</v>
+        <v>221</v>
       </c>
       <c r="G78" s="2"/>
       <c r="H78" s="2" t="s">
         <v>31</v>
       </c>
       <c r="I78" s="3">
-        <v>25610007561</v>
+        <v>73810014281</v>
       </c>
       <c r="J78" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K78" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L78" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M78" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
     </row>
     <row r="79" spans="1:13">
       <c r="A79" s="1">
-        <v>78334630700037</v>
+        <v>78189700400045</v>
       </c>
       <c r="B79" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C79" s="2" t="s">
         <v>284</v>
       </c>
-      <c r="D79" s="2"/>
+      <c r="D79" s="2" t="s">
+        <v>285</v>
+      </c>
       <c r="E79" s="2" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F79" s="2" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="G79" s="2"/>
       <c r="H79" s="2" t="s">
-        <v>51</v>
+        <v>22</v>
       </c>
       <c r="I79" s="3">
-        <v>41540039554</v>
+        <v>72330733833</v>
       </c>
       <c r="J79" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K79" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L79" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M79" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="80" spans="1:13">
       <c r="A80" s="1">
-        <v>78362626000013</v>
+        <v>78334630700037</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C80" s="2" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="D80" s="2"/>
       <c r="E80" s="2" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="F80" s="2" t="s">
-        <v>264</v>
+        <v>290</v>
       </c>
       <c r="G80" s="2"/>
       <c r="H80" s="2" t="s">
-        <v>113</v>
+        <v>51</v>
       </c>
       <c r="I80" s="3">
-        <v>31590008059</v>
+        <v>41540039554</v>
       </c>
       <c r="J80" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K80" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L80" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M80" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" s="1">
-        <v>78618852400015</v>
+        <v>78362626000013</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C81" s="2" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="D81" s="2"/>
       <c r="E81" s="2" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="F81" s="2" t="s">
-        <v>264</v>
+        <v>221</v>
       </c>
       <c r="G81" s="2"/>
       <c r="H81" s="2" t="s">
-        <v>31</v>
+        <v>113</v>
       </c>
       <c r="I81" s="3">
-        <v>52490100849</v>
+        <v>31590008059</v>
       </c>
       <c r="J81" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K81" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L81" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M81" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" s="1">
-        <v>78625629700023</v>
+        <v>78618852400015</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C82" s="2" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="D82" s="2"/>
       <c r="E82" s="2" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="F82" s="2" t="s">
-        <v>293</v>
+        <v>221</v>
       </c>
       <c r="G82" s="2"/>
       <c r="H82" s="2" t="s">
-        <v>223</v>
+        <v>31</v>
       </c>
       <c r="I82" s="3">
-        <v>52530007953</v>
+        <v>52490100849</v>
       </c>
       <c r="J82" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K82" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L82" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M82" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="1">
-        <v>78626209700011</v>
+        <v>78625629700023</v>
       </c>
       <c r="B83" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C83" s="2" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="D83" s="2"/>
       <c r="E83" s="2" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F83" s="2" t="s">
-        <v>264</v>
+        <v>297</v>
       </c>
       <c r="G83" s="2"/>
       <c r="H83" s="2" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="I83" s="3"/>
+        <v>247</v>
+      </c>
+      <c r="I83" s="3">
+        <v>52530007953</v>
+      </c>
       <c r="J83" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K83" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L83" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M83" s="2" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="84" spans="1:13">
+      <c r="A84" s="1">
+        <v>78626209700011</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>298</v>
+      </c>
+      <c r="D84" s="2"/>
+      <c r="E84" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="G84" s="2"/>
+      <c r="H84" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="I84" s="3"/>
+      <c r="J84" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K84" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L84" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="M84" s="2" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
@@ -4518,31 +4569,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/01/2026 18:23:54</dc:description>
+  <dc:description>Export en date du 05/18/2026 17:34:03</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>