--- v5 (2026-05-18)
+++ v6 (2026-07-14)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$M$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="300">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="306">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>ÉTAT ADMINISTRATIF</t>
   </si>
   <si>
     <t>RAISON SOCIALE</t>
   </si>
   <si>
     <t>ENSEIGNE</t>
   </si>
   <si>
     <t>ADRESSE</t>
   </si>
   <si>
     <t>DATE D'OUVERTURE</t>
   </si>
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
@@ -499,51 +499,51 @@
   <si>
     <t>LYCEE PROFESSIONNEL AGRICOLE DU MORVAN</t>
   </si>
   <si>
     <t>RUE PIERRE MENDES FRANCE 58120 CHATEAU-CHINON (VILLE)</t>
   </si>
   <si>
     <t>05/09/1997</t>
   </si>
   <si>
     <t>2658P000258</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLE DE DOUAI</t>
   </si>
   <si>
     <t>LEGTA DE DOUAI-WAGNONVILLE</t>
   </si>
   <si>
     <t>HAMEAU DE WAGNONVILLE 458 RUE DE LA MOTTE JULIEN 59500 DOUAI</t>
   </si>
   <si>
     <t>3159P003559</t>
   </si>
   <si>
-    <t xml:space="preserve">EPLEFPA ALENCON SEES  - CAMPUS TERRE § AVENIR </t>
+    <t xml:space="preserve">EPLEFPA ALENCON SEES  - CAMPUS TERRE &amp; AVENIR </t>
   </si>
   <si>
     <t xml:space="preserve">LYCEE AGRICOLE PUBLIC DE SEES </t>
   </si>
   <si>
     <t>RUE DU 11 NOVEMBRE 1918 61500 SEES</t>
   </si>
   <si>
     <t>2561P001061</t>
   </si>
   <si>
     <t>CAMPUS AGRO-ENVIRONNEMENTAL 62</t>
   </si>
   <si>
     <t>LYCEE AGROENVIRONNEMENTAL 62</t>
   </si>
   <si>
     <t>ROUTE DE CAMBRAI 62217 TILLOY-LES-MOFFLAINES</t>
   </si>
   <si>
     <t>3162P002962</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLE DE PAU MONTARDON</t>
   </si>
@@ -664,300 +664,318 @@
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES DE POITIERS-VENOURS</t>
   </si>
   <si>
     <t>LEGTA VENOURS</t>
   </si>
   <si>
     <t>VENOURS 86480 ROUILLE</t>
   </si>
   <si>
     <t>5486P001186</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLE DE MONTMORILLON</t>
   </si>
   <si>
     <t>LYCEE AGRICOLE JEAN-MARIE BOULOUX</t>
   </si>
   <si>
     <t>CHATEAU RINGUET 24 RUE JULES FERRY 86500 MONTMORILLON</t>
   </si>
   <si>
     <t>5486P001586</t>
   </si>
   <si>
+    <t>ASS CATHOLIQUE ENSEIGNEMENT AGRICOLE FORMATION RURALE NANDAX</t>
+  </si>
+  <si>
+    <t>LYCEE AGRICOLE PRIVE</t>
+  </si>
+  <si>
+    <t>42720 NANDAX</t>
+  </si>
+  <si>
+    <t>01/09/1985</t>
+  </si>
+  <si>
+    <t>ENSEMBLE SCOLAIRE TERRE ET AVENIR</t>
+  </si>
+  <si>
+    <t>22 AVENUE DE L'EUROPE 78200 MAGNANVILLE</t>
+  </si>
+  <si>
+    <t>29/10/1980</t>
+  </si>
+  <si>
+    <t>85.59B</t>
+  </si>
+  <si>
+    <t>MAISON FAMILIALE RURALE DE PERIGUEUX</t>
+  </si>
+  <si>
+    <t>20 RUE DE BEAULIEU 24000 PERIGUEUX</t>
+  </si>
+  <si>
+    <t>01/09/1980</t>
+  </si>
+  <si>
+    <t>MAISON FAMILIALE RURALE DE LA PLAINE DES PALMISTES</t>
+  </si>
+  <si>
+    <t>RUE ARZAL ADOLPHE 97431 LA PLAINE-DES-PALMISTES</t>
+  </si>
+  <si>
+    <t>01/01/1984</t>
+  </si>
+  <si>
+    <t>94.99Z</t>
+  </si>
+  <si>
+    <t>04973262997</t>
+  </si>
+  <si>
+    <t>CFA MFR LES DRONIERES</t>
+  </si>
+  <si>
+    <t>826 ROUTE DES DRONIERES 74350 CRUSEILLES</t>
+  </si>
+  <si>
+    <t>24/01/1986</t>
+  </si>
+  <si>
+    <t>MAISON FAMILIALE</t>
+  </si>
+  <si>
+    <t>64300 MONT</t>
+  </si>
+  <si>
+    <t>26/02/1986</t>
+  </si>
+  <si>
+    <t>MAISON FAMILIALE RURALE EDUCATION ORIENT</t>
+  </si>
+  <si>
+    <t>LD LA COLOMBIERE 38160 CHATTE</t>
+  </si>
+  <si>
+    <t>ASSOCIATION GROUPE ESA</t>
+  </si>
+  <si>
+    <t>55 RUE RABELAIS 49000 ANGERS</t>
+  </si>
+  <si>
+    <t>18/06/1987</t>
+  </si>
+  <si>
     <t>AGUF VIVARAIS FORMATION</t>
   </si>
   <si>
     <t>111 AVENUE DU 8 MAI 1945 07300 TOURNON-SUR-RHONE</t>
   </si>
   <si>
     <t>29/09/1998</t>
   </si>
   <si>
+    <t>ASS DEP PROMOTION SOCIALE AGRIC AVEYRON</t>
+  </si>
+  <si>
+    <t>CARREFOUR DE L AGRICULTURE 5 BD DU 122 EME RI 12000 RODEZ</t>
+  </si>
+  <si>
+    <t>12/09/1985</t>
+  </si>
+  <si>
+    <t>MAISON FAMILIALE RURALE D'EDUCATION ET D'ORIENTATION INEOPOLE FORMATION</t>
+  </si>
+  <si>
+    <t>823 AVENUE DE LA FEDARIE 81600 BRENS</t>
+  </si>
+  <si>
+    <t>01/01/1900</t>
+  </si>
+  <si>
     <t>ASSOCIATION DE GESTION DU GROUPE LA TOUCHE</t>
   </si>
   <si>
     <t>LA TOUCHE 56800 PLOERMEL</t>
   </si>
   <si>
-    <t>01/01/1900</t>
-[...1 lines deleted...]
-  <si>
     <t>MAISON FAMILIALE RURALE PERIGORD LIMOUSIN</t>
   </si>
   <si>
     <t>10 RUE DE LA CROIX DES COMBES 87700 BEYNAC</t>
   </si>
   <si>
     <t>MAISON FAMIL INST EDUCATION ORIENTATION</t>
   </si>
   <si>
     <t>33 BOULEVARD DE BELLEVUE 21800 QUETIGNY</t>
   </si>
   <si>
     <t>01/09/1994</t>
   </si>
   <si>
     <t>MAISON FAMILIALE RURAL EDUCAT ORIENTAT</t>
   </si>
   <si>
     <t>LE LIEU JAY 03320 LIMOISE</t>
   </si>
   <si>
     <t>ECOL AGRIC PRIVE MAISON FAMILIALE RURALE</t>
   </si>
   <si>
     <t>03470 SALIGNY-SUR-ROUDON</t>
   </si>
   <si>
     <t>MAIS FAMIL RUR D'EDUCATION ET ORIENTATIO</t>
   </si>
   <si>
     <t>ROUTE DE MASSALES 15100 SAINT-FLOUR</t>
   </si>
   <si>
+    <t>LYCEE ROBERT SCHUMAN</t>
+  </si>
+  <si>
+    <t>LEAP ROBERT SCHUMAN 10 ROUTE D'UGNY 02300 CHAUNY</t>
+  </si>
+  <si>
+    <t>01/09/1996</t>
+  </si>
+  <si>
+    <t>AFGEEAP</t>
+  </si>
+  <si>
+    <t>VALS ST DOMINIQUE RUE DE LA ROCHE ARNAUD 43000 LE PUY-EN-VELAY</t>
+  </si>
+  <si>
+    <t>94.12Z</t>
+  </si>
+  <si>
+    <t>MAISON FAMILIALE RURALE D EDUCATION</t>
+  </si>
+  <si>
+    <t>54 BLANZEY 70220 FOUGEROLLES-SAINT-VALBERT</t>
+  </si>
+  <si>
+    <t>01/09/1968</t>
+  </si>
+  <si>
+    <t>MAISON FAMILIALE RURALE D EDUCATION ET D ORIENTATION COQUERE</t>
+  </si>
+  <si>
+    <t>COQUEREAUMONT 76690 SAINT-GEORGES-SUR-FONTAINE</t>
+  </si>
+  <si>
+    <t>10/04/1969</t>
+  </si>
+  <si>
+    <t>CENTR FORMATION TECHNICIENS AGRICOLES</t>
+  </si>
+  <si>
+    <t>25 RUE PIERRE NEVEU 61410 LA FERTE MACE</t>
+  </si>
+  <si>
+    <t>01/01/1988</t>
+  </si>
+  <si>
     <t>MFR-CENTRE DE FORMATION MALTOT</t>
   </si>
   <si>
     <t>LD LA FRANCE 14930 MALTOT</t>
   </si>
   <si>
-    <t>LYCEE AGRICOLE PRIVE</t>
-[...1 lines deleted...]
-  <si>
     <t>1711 ROUTE DE LISIEUX 27500 TOURVILLE-SUR-PONT-AUDEMER</t>
   </si>
   <si>
     <t>ORPHELINAT AGRICOLE DE GIEL</t>
   </si>
   <si>
     <t>UFA DE GIEL DON BOSCO</t>
   </si>
   <si>
     <t>LES COURS 61210 GIEL-COURTEILLES</t>
   </si>
   <si>
     <t>01/09/2020</t>
   </si>
   <si>
-    <t>ASS CATHOLIQUE ENSEIGNEMENT AGRICOLE FORMATION RURALE NANDAX</t>
-[...127 lines deleted...]
-  <si>
     <t>SYNDIC EXPLOIT.AGRICOLES DEVT TECHNIQUES</t>
   </si>
   <si>
     <t>ISNAB</t>
   </si>
   <si>
     <t>2 RUE CHARLES TELLIER 33140 VILLENAVE D ORNON</t>
   </si>
   <si>
     <t>01/09/2007</t>
   </si>
   <si>
     <t>ASSOCIATION LORRAINE POUR LA PROMOTION EN AGRICULTURE</t>
   </si>
   <si>
     <t>2 LES NOIRES TERRES 54740 HAROUE</t>
   </si>
   <si>
     <t>31/12/1987</t>
   </si>
   <si>
     <t>INSTITUT DE GENECH</t>
   </si>
   <si>
     <t>RUE DE LA LIBERATION 59242 GENECH</t>
   </si>
   <si>
     <t>SYNDICAT ENSEIGNEMENT AGRIC POUILLE</t>
   </si>
   <si>
     <t>POUILLE 49130 LES PONTS DE CE</t>
   </si>
   <si>
     <t>CENTRE DE FORMATION LA FUTAIE - LES TOUCHES</t>
   </si>
   <si>
     <t>LA FUTAIE 53410 PORT-BRILLET</t>
   </si>
   <si>
     <t>27/06/1985</t>
   </si>
   <si>
     <t>LYCEE ENSEIGNE PROFESSION AGRICOLE PRIVE</t>
   </si>
   <si>
     <t>RTE DE CAEN ROCHEFEUILLE 53100 MAYENNE</t>
+  </si>
+  <si>
+    <t>ASSOCIATION DE GESTION DU CFA MTA</t>
+  </si>
+  <si>
+    <t>2 NERMONT 28200 CHATEAUDUN</t>
+  </si>
+  <si>
+    <t>03/05/2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
@@ -1296,51 +1314,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M84"/>
+  <dimension ref="A1:M86"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="17.567" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="17" customWidth="true" style="2"/>
     <col min="3" max="3" width="50" customWidth="true" style="2"/>
     <col min="4" max="4" width="50" customWidth="true" style="2"/>
     <col min="5" max="5" width="50" customWidth="true" style="2"/>
     <col min="6" max="6" width="15" customWidth="true" style="2"/>
     <col min="7" max="7" width="15" customWidth="true" style="2"/>
     <col min="8" max="8" width="11" customWidth="true" style="2"/>
     <col min="9" max="9" width="12" customWidth="true" style="3"/>
     <col min="10" max="10" width="17" customWidth="true" style="2"/>
     <col min="11" max="11" width="17" customWidth="true" style="2"/>
     <col min="12" max="12" width="17" customWidth="true" style="2"/>
     <col min="13" max="13" width="17" customWidth="true" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -3407,1156 +3425,1230 @@
       <c r="F54" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="2"/>
       <c r="H54" s="2" t="s">
         <v>31</v>
       </c>
       <c r="I54" s="3" t="s">
         <v>215</v>
       </c>
       <c r="J54" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K54" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L54" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M54" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" s="1">
-        <v>38881118400026</v>
+        <v>30284262000023</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C55" s="2" t="s">
         <v>216</v>
       </c>
-      <c r="D55" s="2"/>
+      <c r="D55" s="2" t="s">
+        <v>217</v>
+      </c>
       <c r="E55" s="2" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="F55" s="2" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="G55" s="2"/>
       <c r="H55" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="I55" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I55" s="3"/>
       <c r="J55" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K55" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L55" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M55" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" s="1">
-        <v>77786612000010</v>
+        <v>32020453000028</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C56" s="2" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D56" s="2"/>
       <c r="E56" s="2" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F56" s="2" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="G56" s="2"/>
       <c r="H56" s="2" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>223</v>
+      </c>
+      <c r="I56" s="3"/>
       <c r="J56" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K56" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L56" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M56" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" s="1">
-        <v>77802871200017</v>
+        <v>32274692600011</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C57" s="2" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="D57" s="2"/>
       <c r="E57" s="2" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="F57" s="2" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="G57" s="2"/>
       <c r="H57" s="2" t="s">
         <v>31</v>
       </c>
       <c r="I57" s="3">
-        <v>74870037887</v>
+        <v>72240025424</v>
       </c>
       <c r="J57" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K57" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L57" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M57" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" s="1">
-        <v>77824598500024</v>
+        <v>32666262400039</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C58" s="2" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="D58" s="2"/>
       <c r="E58" s="2" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F58" s="2" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="G58" s="2"/>
       <c r="H58" s="2" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>26210055021</v>
+        <v>230</v>
+      </c>
+      <c r="I58" s="3" t="s">
+        <v>231</v>
       </c>
       <c r="J58" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K58" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L58" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M58" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" s="1">
-        <v>77901965200014</v>
+        <v>33453366800011</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C59" s="2" t="s">
-        <v>227</v>
-[...1 lines deleted...]
-      <c r="D59" s="2"/>
+        <v>232</v>
+      </c>
+      <c r="D59" s="2" t="s">
+        <v>232</v>
+      </c>
       <c r="E59" s="2" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>221</v>
+        <v>234</v>
       </c>
       <c r="G59" s="2"/>
       <c r="H59" s="2" t="s">
         <v>31</v>
       </c>
       <c r="I59" s="3">
-        <v>83030347903</v>
+        <v>84740369874</v>
       </c>
       <c r="J59" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K59" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L59" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M59" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
     </row>
     <row r="60" spans="1:13">
       <c r="A60" s="1">
-        <v>77905162200016</v>
+        <v>33487339500019</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C60" s="2" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="D60" s="2"/>
       <c r="E60" s="2" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="F60" s="2" t="s">
-        <v>221</v>
+        <v>237</v>
       </c>
       <c r="G60" s="2"/>
       <c r="H60" s="2" t="s">
         <v>31</v>
       </c>
       <c r="I60" s="3">
-        <v>83030335203</v>
+        <v>72640309164</v>
       </c>
       <c r="J60" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K60" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L60" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M60" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" s="1">
-        <v>77910548500014</v>
+        <v>33532344000016</v>
       </c>
       <c r="B61" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C61" s="2" t="s">
-        <v>231</v>
+        <v>238</v>
       </c>
       <c r="D61" s="2"/>
       <c r="E61" s="2" t="s">
-        <v>232</v>
+        <v>239</v>
       </c>
       <c r="F61" s="2" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="G61" s="2"/>
       <c r="H61" s="2" t="s">
         <v>31</v>
       </c>
       <c r="I61" s="3">
-        <v>83150293115</v>
+        <v>82380520538</v>
       </c>
       <c r="J61" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K61" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L61" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M61" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="62" spans="1:13">
       <c r="A62" s="1">
-        <v>78074754900019</v>
+        <v>34238263700011</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C62" s="2" t="s">
-        <v>233</v>
+        <v>240</v>
       </c>
       <c r="D62" s="2"/>
       <c r="E62" s="2" t="s">
-        <v>234</v>
+        <v>241</v>
       </c>
       <c r="F62" s="2" t="s">
-        <v>221</v>
+        <v>242</v>
       </c>
       <c r="G62" s="2"/>
       <c r="H62" s="2" t="s">
-        <v>113</v>
+        <v>22</v>
       </c>
       <c r="I62" s="3">
-        <v>25140002614</v>
+        <v>52490003849</v>
       </c>
       <c r="J62" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K62" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L62" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M62" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" s="1">
-        <v>78084963400016</v>
+        <v>38881118400026</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C63" s="2" t="s">
-        <v>235</v>
+        <v>243</v>
       </c>
       <c r="D63" s="2"/>
       <c r="E63" s="2" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="F63" s="2" t="s">
-        <v>221</v>
+        <v>245</v>
       </c>
       <c r="G63" s="2"/>
       <c r="H63" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="I63" s="3"/>
+      <c r="I63" s="3">
+        <v>82070016507</v>
+      </c>
       <c r="J63" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K63" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L63" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M63" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" s="1">
-        <v>78095858300053</v>
+        <v>77674303100028</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C64" s="2" t="s">
-        <v>237</v>
-[...3 lines deleted...]
-      </c>
+        <v>246</v>
+      </c>
+      <c r="D64" s="2"/>
       <c r="E64" s="2" t="s">
-        <v>239</v>
+        <v>247</v>
       </c>
       <c r="F64" s="2" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="G64" s="2"/>
       <c r="H64" s="2" t="s">
-        <v>31</v>
+        <v>223</v>
       </c>
       <c r="I64" s="3">
-        <v>25610007561</v>
+        <v>73120000712</v>
       </c>
       <c r="J64" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K64" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L64" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M64" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
     </row>
     <row r="65" spans="1:13">
       <c r="A65" s="1">
-        <v>30284262000023</v>
+        <v>77719323600018</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C65" s="2" t="s">
-        <v>241</v>
-[...3 lines deleted...]
-      </c>
+        <v>249</v>
+      </c>
+      <c r="D65" s="2"/>
       <c r="E65" s="2" t="s">
-        <v>242</v>
+        <v>250</v>
       </c>
       <c r="F65" s="2" t="s">
-        <v>243</v>
+        <v>251</v>
       </c>
       <c r="G65" s="2"/>
       <c r="H65" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="I65" s="3"/>
+      <c r="I65" s="3">
+        <v>73810014281</v>
+      </c>
       <c r="J65" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K65" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L65" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M65" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
     </row>
     <row r="66" spans="1:13">
       <c r="A66" s="1">
-        <v>32020453000028</v>
+        <v>77786612000010</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C66" s="2" t="s">
-        <v>244</v>
+        <v>252</v>
       </c>
       <c r="D66" s="2"/>
       <c r="E66" s="2" t="s">
-        <v>245</v>
+        <v>253</v>
       </c>
       <c r="F66" s="2" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="G66" s="2"/>
       <c r="H66" s="2" t="s">
-        <v>247</v>
-[...1 lines deleted...]
-      <c r="I66" s="3"/>
+        <v>31</v>
+      </c>
+      <c r="I66" s="3">
+        <v>53561030556</v>
+      </c>
       <c r="J66" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K66" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L66" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M66" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
     </row>
     <row r="67" spans="1:13">
       <c r="A67" s="1">
-        <v>32274692600011</v>
+        <v>77802871200017</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C67" s="2" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="D67" s="2"/>
       <c r="E67" s="2" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="F67" s="2" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="G67" s="2"/>
       <c r="H67" s="2" t="s">
         <v>31</v>
       </c>
       <c r="I67" s="3">
-        <v>72240025424</v>
+        <v>74870037887</v>
       </c>
       <c r="J67" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K67" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L67" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M67" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="68" spans="1:13">
       <c r="A68" s="1">
-        <v>32666262400039</v>
+        <v>77824598500024</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C68" s="2" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="D68" s="2"/>
       <c r="E68" s="2" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="F68" s="2" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="G68" s="2"/>
       <c r="H68" s="2" t="s">
-        <v>254</v>
-[...2 lines deleted...]
-        <v>255</v>
+        <v>113</v>
+      </c>
+      <c r="I68" s="3">
+        <v>26210055021</v>
       </c>
       <c r="J68" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K68" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L68" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M68" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="69" spans="1:13">
       <c r="A69" s="1">
-        <v>33453366800011</v>
+        <v>77901965200014</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C69" s="2" t="s">
-        <v>256</v>
-[...3 lines deleted...]
-      </c>
+        <v>259</v>
+      </c>
+      <c r="D69" s="2"/>
       <c r="E69" s="2" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="F69" s="2" t="s">
-        <v>258</v>
+        <v>251</v>
       </c>
       <c r="G69" s="2"/>
       <c r="H69" s="2" t="s">
         <v>31</v>
       </c>
       <c r="I69" s="3">
-        <v>84740369874</v>
+        <v>83030347903</v>
       </c>
       <c r="J69" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K69" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L69" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M69" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="70" spans="1:13">
       <c r="A70" s="1">
-        <v>33487339500019</v>
+        <v>77905162200016</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C70" s="2" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="D70" s="2"/>
       <c r="E70" s="2" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="F70" s="2" t="s">
-        <v>261</v>
+        <v>251</v>
       </c>
       <c r="G70" s="2"/>
       <c r="H70" s="2" t="s">
         <v>31</v>
       </c>
       <c r="I70" s="3">
-        <v>72640309164</v>
+        <v>83030335203</v>
       </c>
       <c r="J70" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K70" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L70" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M70" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="71" spans="1:13">
       <c r="A71" s="1">
-        <v>33532344000016</v>
+        <v>77910548500014</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C71" s="2" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D71" s="2"/>
       <c r="E71" s="2" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="F71" s="2" t="s">
-        <v>243</v>
+        <v>251</v>
       </c>
       <c r="G71" s="2"/>
       <c r="H71" s="2" t="s">
         <v>31</v>
       </c>
       <c r="I71" s="3">
-        <v>82380520538</v>
+        <v>83150293115</v>
       </c>
       <c r="J71" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K71" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L71" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M71" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="72" spans="1:13">
       <c r="A72" s="1">
-        <v>34238263700011</v>
+        <v>40861705800016</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C72" s="2" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="D72" s="2"/>
       <c r="E72" s="2" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F72" s="2" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="G72" s="2"/>
       <c r="H72" s="2" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="I72" s="3">
-        <v>52490003849</v>
+        <v>22020059502</v>
       </c>
       <c r="J72" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K72" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L72" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M72" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="73" spans="1:13">
       <c r="A73" s="1">
-        <v>40861705800016</v>
+        <v>41182875900018</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C73" s="2" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="D73" s="2"/>
       <c r="E73" s="2" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="F73" s="2" t="s">
-        <v>269</v>
+        <v>258</v>
       </c>
       <c r="G73" s="2"/>
       <c r="H73" s="2" t="s">
-        <v>31</v>
+        <v>270</v>
       </c>
       <c r="I73" s="3">
-        <v>22020059502</v>
+        <v>83430024243</v>
       </c>
       <c r="J73" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K73" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L73" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M73" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="74" spans="1:13">
       <c r="A74" s="1">
-        <v>41182875900018</v>
+        <v>41244868000014</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C74" s="2" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="D74" s="2"/>
       <c r="E74" s="2" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="F74" s="2" t="s">
-        <v>226</v>
+        <v>273</v>
       </c>
       <c r="G74" s="2"/>
       <c r="H74" s="2" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="I74" s="3">
-        <v>83430024243</v>
+        <v>43700023570</v>
       </c>
       <c r="J74" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K74" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L74" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M74" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="75" spans="1:13">
       <c r="A75" s="1">
-        <v>41244868000014</v>
+        <v>41278335900018</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="D75" s="2"/>
       <c r="E75" s="2" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="F75" s="2" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="G75" s="2"/>
       <c r="H75" s="2" t="s">
-        <v>272</v>
+        <v>51</v>
       </c>
       <c r="I75" s="3">
-        <v>43700023570</v>
+        <v>23760002976</v>
       </c>
       <c r="J75" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K75" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L75" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M75" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="76" spans="1:13">
       <c r="A76" s="1">
-        <v>41278335900018</v>
+        <v>41461021200014</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C76" s="2" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="D76" s="2"/>
       <c r="E76" s="2" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="F76" s="2" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="G76" s="2"/>
       <c r="H76" s="2" t="s">
         <v>51</v>
       </c>
       <c r="I76" s="3">
-        <v>23760002976</v>
+        <v>25610010561</v>
       </c>
       <c r="J76" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K76" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L76" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M76" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="77" spans="1:13">
       <c r="A77" s="1">
-        <v>77674303100028</v>
+        <v>78074754900019</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C77" s="2" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="D77" s="2"/>
       <c r="E77" s="2" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="F77" s="2" t="s">
-        <v>281</v>
+        <v>251</v>
       </c>
       <c r="G77" s="2"/>
       <c r="H77" s="2" t="s">
-        <v>247</v>
+        <v>113</v>
       </c>
       <c r="I77" s="3">
-        <v>73120000712</v>
+        <v>25140002614</v>
       </c>
       <c r="J77" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K77" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L77" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M77" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="78" spans="1:13">
       <c r="A78" s="1">
-        <v>77719323600018</v>
+        <v>78084963400016</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C78" s="2" t="s">
-        <v>282</v>
+        <v>217</v>
       </c>
       <c r="D78" s="2"/>
       <c r="E78" s="2" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="F78" s="2" t="s">
-        <v>221</v>
+        <v>251</v>
       </c>
       <c r="G78" s="2"/>
       <c r="H78" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="I78" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I78" s="3"/>
       <c r="J78" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K78" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L78" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M78" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="79" spans="1:13">
       <c r="A79" s="1">
-        <v>78189700400045</v>
+        <v>78095858300053</v>
       </c>
       <c r="B79" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C79" s="2" t="s">
+        <v>283</v>
+      </c>
+      <c r="D79" s="2" t="s">
         <v>284</v>
       </c>
-      <c r="D79" s="2" t="s">
+      <c r="E79" s="2" t="s">
         <v>285</v>
       </c>
-      <c r="E79" s="2" t="s">
+      <c r="F79" s="2" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="G79" s="2"/>
       <c r="H79" s="2" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="I79" s="3">
-        <v>72330733833</v>
+        <v>25610007561</v>
       </c>
       <c r="J79" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K79" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L79" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M79" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="80" spans="1:13">
       <c r="A80" s="1">
-        <v>78334630700037</v>
+        <v>78189700400045</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C80" s="2" t="s">
+        <v>287</v>
+      </c>
+      <c r="D80" s="2" t="s">
         <v>288</v>
       </c>
-      <c r="D80" s="2"/>
       <c r="E80" s="2" t="s">
         <v>289</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>290</v>
       </c>
       <c r="G80" s="2"/>
       <c r="H80" s="2" t="s">
-        <v>51</v>
+        <v>22</v>
       </c>
       <c r="I80" s="3">
-        <v>41540039554</v>
+        <v>72330733833</v>
       </c>
       <c r="J80" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K80" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L80" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M80" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" s="1">
-        <v>78362626000013</v>
+        <v>78334630700037</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C81" s="2" t="s">
         <v>291</v>
       </c>
       <c r="D81" s="2"/>
       <c r="E81" s="2" t="s">
         <v>292</v>
       </c>
       <c r="F81" s="2" t="s">
-        <v>221</v>
+        <v>293</v>
       </c>
       <c r="G81" s="2"/>
       <c r="H81" s="2" t="s">
-        <v>113</v>
+        <v>51</v>
       </c>
       <c r="I81" s="3">
-        <v>31590008059</v>
+        <v>41540039554</v>
       </c>
       <c r="J81" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K81" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L81" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M81" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" s="1">
-        <v>78618852400015</v>
+        <v>78362626000013</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C82" s="2" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="D82" s="2"/>
       <c r="E82" s="2" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="F82" s="2" t="s">
-        <v>221</v>
+        <v>251</v>
       </c>
       <c r="G82" s="2"/>
       <c r="H82" s="2" t="s">
-        <v>31</v>
+        <v>113</v>
       </c>
       <c r="I82" s="3">
-        <v>52490100849</v>
+        <v>31590008059</v>
       </c>
       <c r="J82" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K82" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L82" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M82" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="1">
-        <v>78625629700023</v>
+        <v>78618852400015</v>
       </c>
       <c r="B83" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C83" s="2" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="D83" s="2"/>
       <c r="E83" s="2" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="F83" s="2" t="s">
-        <v>297</v>
+        <v>251</v>
       </c>
       <c r="G83" s="2"/>
       <c r="H83" s="2" t="s">
-        <v>247</v>
+        <v>31</v>
       </c>
       <c r="I83" s="3">
-        <v>52530007953</v>
+        <v>52490100849</v>
       </c>
       <c r="J83" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K83" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L83" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M83" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="1">
-        <v>78626209700011</v>
+        <v>78625629700023</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C84" s="2" t="s">
         <v>298</v>
       </c>
       <c r="D84" s="2"/>
       <c r="E84" s="2" t="s">
         <v>299</v>
       </c>
       <c r="F84" s="2" t="s">
-        <v>221</v>
+        <v>300</v>
       </c>
       <c r="G84" s="2"/>
       <c r="H84" s="2" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="I84" s="3"/>
+        <v>223</v>
+      </c>
+      <c r="I84" s="3">
+        <v>52530007953</v>
+      </c>
       <c r="J84" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K84" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L84" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M84" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
+      </c>
+    </row>
+    <row r="85" spans="1:13">
+      <c r="A85" s="1">
+        <v>78626209700011</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C85" s="2" t="s">
+        <v>301</v>
+      </c>
+      <c r="D85" s="2"/>
+      <c r="E85" s="2" t="s">
+        <v>302</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="G85" s="2"/>
+      <c r="H85" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="I85" s="3"/>
+      <c r="J85" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K85" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L85" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="M85" s="2" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="86" spans="1:13">
+      <c r="A86" s="1">
+        <v>92333806500017</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C86" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="D86" s="2"/>
+      <c r="E86" s="2" t="s">
+        <v>304</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>305</v>
+      </c>
+      <c r="G86" s="2"/>
+      <c r="H86" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="I86" s="3">
+        <v>24280212128</v>
+      </c>
+      <c r="J86" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K86" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="L86" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="M86" s="2" t="s">
+        <v>23</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
@@ -4569,31 +4661,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/18/2026 17:34:03</dc:description>
+  <dc:description>Export en date du 07/14/2026 21:31:00</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>