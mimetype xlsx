--- v6 (2026-07-14)
+++ v7 (2026-09-12)
@@ -754,150 +754,150 @@
   <si>
     <t>MAISON FAMILIALE RURALE EDUCATION ORIENT</t>
   </si>
   <si>
     <t>LD LA COLOMBIERE 38160 CHATTE</t>
   </si>
   <si>
     <t>ASSOCIATION GROUPE ESA</t>
   </si>
   <si>
     <t>55 RUE RABELAIS 49000 ANGERS</t>
   </si>
   <si>
     <t>18/06/1987</t>
   </si>
   <si>
     <t>AGUF VIVARAIS FORMATION</t>
   </si>
   <si>
     <t>111 AVENUE DU 8 MAI 1945 07300 TOURNON-SUR-RHONE</t>
   </si>
   <si>
     <t>29/09/1998</t>
   </si>
   <si>
+    <t>LYCEE ROBERT SCHUMAN</t>
+  </si>
+  <si>
+    <t>LEAP ROBERT SCHUMAN 10 ROUTE D'UGNY 02300 CHAUNY</t>
+  </si>
+  <si>
+    <t>01/09/1996</t>
+  </si>
+  <si>
+    <t>AFGEEAP</t>
+  </si>
+  <si>
+    <t>VALS ST DOMINIQUE RUE DE LA ROCHE ARNAUD 43000 LE PUY-EN-VELAY</t>
+  </si>
+  <si>
+    <t>01/09/1994</t>
+  </si>
+  <si>
+    <t>94.12Z</t>
+  </si>
+  <si>
+    <t>MAISON FAMILIALE RURALE D EDUCATION</t>
+  </si>
+  <si>
+    <t>54 BLANZEY 70220 FOUGEROLLES-SAINT-VALBERT</t>
+  </si>
+  <si>
+    <t>01/09/1968</t>
+  </si>
+  <si>
+    <t>MAISON FAMILIALE RURALE D EDUCATION ET D ORIENTATION COQUERE</t>
+  </si>
+  <si>
+    <t>COQUEREAUMONT 76690 SAINT-GEORGES-SUR-FONTAINE</t>
+  </si>
+  <si>
+    <t>10/04/1969</t>
+  </si>
+  <si>
+    <t>CENTR FORMATION TECHNICIENS AGRICOLES</t>
+  </si>
+  <si>
+    <t>25 RUE PIERRE NEVEU 61410 LA FERTE MACE</t>
+  </si>
+  <si>
+    <t>01/01/1988</t>
+  </si>
+  <si>
     <t>ASS DEP PROMOTION SOCIALE AGRIC AVEYRON</t>
   </si>
   <si>
     <t>CARREFOUR DE L AGRICULTURE 5 BD DU 122 EME RI 12000 RODEZ</t>
   </si>
   <si>
     <t>12/09/1985</t>
   </si>
   <si>
     <t>MAISON FAMILIALE RURALE D'EDUCATION ET D'ORIENTATION INEOPOLE FORMATION</t>
   </si>
   <si>
     <t>823 AVENUE DE LA FEDARIE 81600 BRENS</t>
   </si>
   <si>
     <t>01/01/1900</t>
   </si>
   <si>
     <t>ASSOCIATION DE GESTION DU GROUPE LA TOUCHE</t>
   </si>
   <si>
     <t>LA TOUCHE 56800 PLOERMEL</t>
   </si>
   <si>
     <t>MAISON FAMILIALE RURALE PERIGORD LIMOUSIN</t>
   </si>
   <si>
     <t>10 RUE DE LA CROIX DES COMBES 87700 BEYNAC</t>
   </si>
   <si>
     <t>MAISON FAMIL INST EDUCATION ORIENTATION</t>
   </si>
   <si>
     <t>33 BOULEVARD DE BELLEVUE 21800 QUETIGNY</t>
   </si>
   <si>
-    <t>01/09/1994</t>
-[...1 lines deleted...]
-  <si>
     <t>MAISON FAMILIALE RURAL EDUCAT ORIENTAT</t>
   </si>
   <si>
     <t>LE LIEU JAY 03320 LIMOISE</t>
   </si>
   <si>
     <t>ECOL AGRIC PRIVE MAISON FAMILIALE RURALE</t>
   </si>
   <si>
     <t>03470 SALIGNY-SUR-ROUDON</t>
   </si>
   <si>
     <t>MAIS FAMIL RUR D'EDUCATION ET ORIENTATIO</t>
   </si>
   <si>
     <t>ROUTE DE MASSALES 15100 SAINT-FLOUR</t>
-  </si>
-[...43 lines deleted...]
-    <t>01/01/1988</t>
   </si>
   <si>
     <t>MFR-CENTRE DE FORMATION MALTOT</t>
   </si>
   <si>
     <t>LD LA FRANCE 14930 MALTOT</t>
   </si>
   <si>
     <t>1711 ROUTE DE LISIEUX 27500 TOURVILLE-SUR-PONT-AUDEMER</t>
   </si>
   <si>
     <t>ORPHELINAT AGRICOLE DE GIEL</t>
   </si>
   <si>
     <t>UFA DE GIEL DON BOSCO</t>
   </si>
   <si>
     <t>LES COURS 61210 GIEL-COURTEILLES</t>
   </si>
   <si>
     <t>01/09/2020</t>
   </si>
   <si>
     <t>SYNDIC EXPLOIT.AGRICOLES DEVT TECHNIQUES</t>
   </si>
@@ -3758,582 +3758,582 @@
       <c r="F63" s="2" t="s">
         <v>245</v>
       </c>
       <c r="G63" s="2"/>
       <c r="H63" s="2" t="s">
         <v>31</v>
       </c>
       <c r="I63" s="3">
         <v>82070016507</v>
       </c>
       <c r="J63" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K63" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L63" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M63" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" s="1">
-        <v>77674303100028</v>
+        <v>40861705800016</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C64" s="2" t="s">
         <v>246</v>
       </c>
       <c r="D64" s="2"/>
       <c r="E64" s="2" t="s">
         <v>247</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>248</v>
       </c>
       <c r="G64" s="2"/>
       <c r="H64" s="2" t="s">
-        <v>223</v>
+        <v>31</v>
       </c>
       <c r="I64" s="3">
-        <v>73120000712</v>
+        <v>22020059502</v>
       </c>
       <c r="J64" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K64" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L64" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M64" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="65" spans="1:13">
       <c r="A65" s="1">
-        <v>77719323600018</v>
+        <v>41182875900018</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C65" s="2" t="s">
         <v>249</v>
       </c>
       <c r="D65" s="2"/>
       <c r="E65" s="2" t="s">
         <v>250</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>251</v>
       </c>
       <c r="G65" s="2"/>
       <c r="H65" s="2" t="s">
-        <v>31</v>
+        <v>252</v>
       </c>
       <c r="I65" s="3">
-        <v>73810014281</v>
+        <v>83430024243</v>
       </c>
       <c r="J65" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K65" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L65" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M65" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="66" spans="1:13">
       <c r="A66" s="1">
-        <v>77786612000010</v>
+        <v>41244868000014</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C66" s="2" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="D66" s="2"/>
       <c r="E66" s="2" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="F66" s="2" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="G66" s="2"/>
       <c r="H66" s="2" t="s">
-        <v>31</v>
+        <v>252</v>
       </c>
       <c r="I66" s="3">
-        <v>53561030556</v>
+        <v>43700023570</v>
       </c>
       <c r="J66" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K66" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L66" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M66" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="67" spans="1:13">
       <c r="A67" s="1">
-        <v>77802871200017</v>
+        <v>41278335900018</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C67" s="2" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="D67" s="2"/>
       <c r="E67" s="2" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="F67" s="2" t="s">
-        <v>251</v>
+        <v>258</v>
       </c>
       <c r="G67" s="2"/>
       <c r="H67" s="2" t="s">
-        <v>31</v>
+        <v>51</v>
       </c>
       <c r="I67" s="3">
-        <v>74870037887</v>
+        <v>23760002976</v>
       </c>
       <c r="J67" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K67" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L67" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M67" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="68" spans="1:13">
       <c r="A68" s="1">
-        <v>77824598500024</v>
+        <v>41461021200014</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C68" s="2" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="D68" s="2"/>
       <c r="E68" s="2" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="F68" s="2" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="G68" s="2"/>
       <c r="H68" s="2" t="s">
-        <v>113</v>
+        <v>51</v>
       </c>
       <c r="I68" s="3">
-        <v>26210055021</v>
+        <v>25610010561</v>
       </c>
       <c r="J68" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K68" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L68" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M68" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="69" spans="1:13">
       <c r="A69" s="1">
-        <v>77901965200014</v>
+        <v>77674303100028</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C69" s="2" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="D69" s="2"/>
       <c r="E69" s="2" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="F69" s="2" t="s">
-        <v>251</v>
+        <v>264</v>
       </c>
       <c r="G69" s="2"/>
       <c r="H69" s="2" t="s">
-        <v>31</v>
+        <v>223</v>
       </c>
       <c r="I69" s="3">
-        <v>83030347903</v>
+        <v>73120000712</v>
       </c>
       <c r="J69" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K69" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L69" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M69" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
     </row>
     <row r="70" spans="1:13">
       <c r="A70" s="1">
-        <v>77905162200016</v>
+        <v>77719323600018</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C70" s="2" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="D70" s="2"/>
       <c r="E70" s="2" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="F70" s="2" t="s">
-        <v>251</v>
+        <v>267</v>
       </c>
       <c r="G70" s="2"/>
       <c r="H70" s="2" t="s">
         <v>31</v>
       </c>
       <c r="I70" s="3">
-        <v>83030335203</v>
+        <v>73810014281</v>
       </c>
       <c r="J70" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K70" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L70" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M70" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="71" spans="1:13">
       <c r="A71" s="1">
-        <v>77910548500014</v>
+        <v>77786612000010</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C71" s="2" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="D71" s="2"/>
       <c r="E71" s="2" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
       <c r="F71" s="2" t="s">
-        <v>251</v>
+        <v>267</v>
       </c>
       <c r="G71" s="2"/>
       <c r="H71" s="2" t="s">
         <v>31</v>
       </c>
       <c r="I71" s="3">
-        <v>83150293115</v>
+        <v>53561030556</v>
       </c>
       <c r="J71" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K71" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L71" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M71" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="72" spans="1:13">
       <c r="A72" s="1">
-        <v>40861705800016</v>
+        <v>77802871200017</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C72" s="2" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="D72" s="2"/>
       <c r="E72" s="2" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>267</v>
       </c>
       <c r="G72" s="2"/>
       <c r="H72" s="2" t="s">
         <v>31</v>
       </c>
       <c r="I72" s="3">
-        <v>22020059502</v>
+        <v>74870037887</v>
       </c>
       <c r="J72" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K72" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L72" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M72" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="73" spans="1:13">
       <c r="A73" s="1">
-        <v>41182875900018</v>
+        <v>77824598500024</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C73" s="2" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="D73" s="2"/>
       <c r="E73" s="2" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="F73" s="2" t="s">
-        <v>258</v>
+        <v>251</v>
       </c>
       <c r="G73" s="2"/>
       <c r="H73" s="2" t="s">
-        <v>270</v>
+        <v>113</v>
       </c>
       <c r="I73" s="3">
-        <v>83430024243</v>
+        <v>26210055021</v>
       </c>
       <c r="J73" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K73" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L73" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M73" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="74" spans="1:13">
       <c r="A74" s="1">
-        <v>41244868000014</v>
+        <v>77901965200014</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C74" s="2" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="D74" s="2"/>
       <c r="E74" s="2" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="F74" s="2" t="s">
-        <v>273</v>
+        <v>267</v>
       </c>
       <c r="G74" s="2"/>
       <c r="H74" s="2" t="s">
-        <v>270</v>
+        <v>31</v>
       </c>
       <c r="I74" s="3">
-        <v>43700023570</v>
+        <v>83030347903</v>
       </c>
       <c r="J74" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K74" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L74" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M74" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="75" spans="1:13">
       <c r="A75" s="1">
-        <v>41278335900018</v>
+        <v>77905162200016</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="D75" s="2"/>
       <c r="E75" s="2" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="F75" s="2" t="s">
-        <v>276</v>
+        <v>267</v>
       </c>
       <c r="G75" s="2"/>
       <c r="H75" s="2" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="I75" s="3">
-        <v>23760002976</v>
+        <v>83030335203</v>
       </c>
       <c r="J75" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K75" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L75" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M75" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="76" spans="1:13">
       <c r="A76" s="1">
-        <v>41461021200014</v>
+        <v>77910548500014</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C76" s="2" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="D76" s="2"/>
       <c r="E76" s="2" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F76" s="2" t="s">
-        <v>279</v>
+        <v>267</v>
       </c>
       <c r="G76" s="2"/>
       <c r="H76" s="2" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="I76" s="3">
-        <v>25610010561</v>
+        <v>83150293115</v>
       </c>
       <c r="J76" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K76" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L76" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M76" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="77" spans="1:13">
       <c r="A77" s="1">
         <v>78074754900019</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C77" s="2" t="s">
         <v>280</v>
       </c>
       <c r="D77" s="2"/>
       <c r="E77" s="2" t="s">
         <v>281</v>
       </c>
       <c r="F77" s="2" t="s">
-        <v>251</v>
+        <v>267</v>
       </c>
       <c r="G77" s="2"/>
       <c r="H77" s="2" t="s">
         <v>113</v>
       </c>
       <c r="I77" s="3">
         <v>25140002614</v>
       </c>
       <c r="J77" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K77" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L77" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M77" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="78" spans="1:13">
       <c r="A78" s="1">
         <v>78084963400016</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C78" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D78" s="2"/>
       <c r="E78" s="2" t="s">
         <v>282</v>
       </c>
       <c r="F78" s="2" t="s">
-        <v>251</v>
+        <v>267</v>
       </c>
       <c r="G78" s="2"/>
       <c r="H78" s="2" t="s">
         <v>31</v>
       </c>
       <c r="I78" s="3"/>
       <c r="J78" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K78" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L78" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M78" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="79" spans="1:13">
       <c r="A79" s="1">
         <v>78095858300053</v>
       </c>
       <c r="B79" s="2" t="s">
         <v>13</v>
@@ -4439,88 +4439,88 @@
       <c r="K81" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L81" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M81" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" s="1">
         <v>78362626000013</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C82" s="2" t="s">
         <v>294</v>
       </c>
       <c r="D82" s="2"/>
       <c r="E82" s="2" t="s">
         <v>295</v>
       </c>
       <c r="F82" s="2" t="s">
-        <v>251</v>
+        <v>267</v>
       </c>
       <c r="G82" s="2"/>
       <c r="H82" s="2" t="s">
         <v>113</v>
       </c>
       <c r="I82" s="3">
         <v>31590008059</v>
       </c>
       <c r="J82" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K82" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L82" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M82" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="1">
         <v>78618852400015</v>
       </c>
       <c r="B83" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C83" s="2" t="s">
         <v>296</v>
       </c>
       <c r="D83" s="2"/>
       <c r="E83" s="2" t="s">
         <v>297</v>
       </c>
       <c r="F83" s="2" t="s">
-        <v>251</v>
+        <v>267</v>
       </c>
       <c r="G83" s="2"/>
       <c r="H83" s="2" t="s">
         <v>31</v>
       </c>
       <c r="I83" s="3">
         <v>52490100849</v>
       </c>
       <c r="J83" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K83" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L83" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M83" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="1">
         <v>78625629700023</v>
       </c>
@@ -4550,51 +4550,51 @@
       <c r="K84" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L84" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M84" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" s="1">
         <v>78626209700011</v>
       </c>
       <c r="B85" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C85" s="2" t="s">
         <v>301</v>
       </c>
       <c r="D85" s="2"/>
       <c r="E85" s="2" t="s">
         <v>302</v>
       </c>
       <c r="F85" s="2" t="s">
-        <v>251</v>
+        <v>267</v>
       </c>
       <c r="G85" s="2"/>
       <c r="H85" s="2" t="s">
         <v>31</v>
       </c>
       <c r="I85" s="3"/>
       <c r="J85" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K85" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L85" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M85" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="1">
         <v>92333806500017</v>
       </c>
       <c r="B86" s="2" t="s">
         <v>13</v>
@@ -4661,31 +4661,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 07/14/2026 21:31:00</dc:description>
+  <dc:description>Export en date du 09/12/2026 18:13:59</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>