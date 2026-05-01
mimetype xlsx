--- v2 (2026-03-16)
+++ v3 (2026-05-01)
@@ -76,51 +76,51 @@
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
     <t>MINISTERE DE L’ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L’ESPACE</t>
   </si>
   <si>
     <t>HOTEL DE BONCOURT 21 RUE DESCARTES 75005 PARIS</t>
   </si>
   <si>
     <t>16/05/2012</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>UNIVERSITE DE NOUVELLE CALEDONIE</t>
   </si>
   <si>
-    <t>NOUVILLE BANIAN 145 AVENUE JAMES COOK NOUMEA</t>
+    <t>NOUVILLE BANIAN 145 AVENUE JAMES COOK 98800 NOUMEA</t>
   </si>
   <si>
     <t>31/05/1999</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
   <si>
     <t>Fermé</t>
   </si>
   <si>
     <t>UNIVERSITE DE NIMES</t>
   </si>
   <si>
     <t>RUE DU DOCTEUR GEORGES SALAN 30000 NIMES</t>
   </si>
   <si>
     <t>07/05/2007</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>UNIVERSITE DE STRASBOURG</t>
   </si>
@@ -751,50 +751,77 @@
   <si>
     <t>CAMPUS FOUILLOLE 97110 POINTE A PITRE</t>
   </si>
   <si>
     <t>9597P000797</t>
   </si>
   <si>
     <t>UNIVERSITE DE LA REUNION</t>
   </si>
   <si>
     <t>15 AVENUE RENE CASSIN 97490 SAINT-DENIS</t>
   </si>
   <si>
     <t>10/05/1984</t>
   </si>
   <si>
     <t>UNIVERSITE DE LA POLYNESIE FRANCAISE</t>
   </si>
   <si>
     <t>CAMPUS D OUTUMAORO 98703 PUNAAUIA</t>
   </si>
   <si>
     <t>15/11/2002</t>
   </si>
   <si>
+    <t>CTRE ETUDES PEDAGO.EXPERIMENTAT.CONSEIL</t>
+  </si>
+  <si>
+    <t>14 VOIE ROMAINE 69290 CRAPONNE</t>
+  </si>
+  <si>
+    <t>15/06/1976</t>
+  </si>
+  <si>
+    <t>85.59A</t>
+  </si>
+  <si>
+    <t>INSTITUT SUPERIEUR DE FORMATION DE L ENSEIGNEMENT CATHOLIQUE</t>
+  </si>
+  <si>
+    <t>6 BOULEVARD EMMANUEL MOUNIER 35700 RENNES</t>
+  </si>
+  <si>
+    <t>01/10/2010</t>
+  </si>
+  <si>
+    <t>15 PLACE SANQUER 29200 BREST</t>
+  </si>
+  <si>
+    <t>01/01/2011</t>
+  </si>
+  <si>
     <t>ISFEC AFAREC IDF SAINTE-GENEVIEVE</t>
   </si>
   <si>
     <t>39 RUE NOTRE-DAME DES CHAMPS 75006 PARIS</t>
   </si>
   <si>
     <t>INSTITUT SAINT CASSIEN  INSTITUT SUPERIEUR DE FORMATION DE L'ENSEIGNEMENT CATHOLIQUE</t>
   </si>
   <si>
     <t>63 AVENUE DES ROCHES 13007 MARSEILLE</t>
   </si>
   <si>
     <t>01/07/1983</t>
   </si>
   <si>
     <t>AGIFOPEC</t>
   </si>
   <si>
     <t>15 RUE DE LA TUILERIE 38170 SEYSSINET-PARISET</t>
   </si>
   <si>
     <t>01/01/2006</t>
   </si>
   <si>
     <t>OGEC DE L'INSTITUT SUPERIEUR DE FORMATION DE L'ENSEIGNEMENT CATHOLIQUE DE NORMANDIE</t>
@@ -839,77 +866,50 @@
     <t>ORGANISME DE GESTION DU CFP L AUBEPINE</t>
   </si>
   <si>
     <t>10 ROND-POINT CHARLES SORIN 85000 LA ROCHE-SUR-YON</t>
   </si>
   <si>
     <t>01/09/2020</t>
   </si>
   <si>
     <t>CTRE UNIVERSITAIRE CATHOLIQUE BOURGOGNE</t>
   </si>
   <si>
     <t>69 AVENUE ARISTIDE BRIAND 21000 DIJON</t>
   </si>
   <si>
     <t>01/12/1999</t>
   </si>
   <si>
     <t>ASS GEST INSTIT FORMAT ANTI GUYA ENSEI C</t>
   </si>
   <si>
     <t>29 FAUBOURG VICTOR HUGO 97110 POINTE-A-PITRE</t>
   </si>
   <si>
     <t>01/09/1998</t>
-  </si>
-[...25 lines deleted...]
-    <t>01/01/2011</t>
   </si>
   <si>
     <t>ASSOCIATION DE L'ORATOIRE</t>
   </si>
   <si>
     <t>2 RUE DE L'ORATOIRE 69300 CALUIRE-ET-CUIRE</t>
   </si>
   <si>
     <t>13 RUE DE RICHELIEU 63400 CHAMALIERES</t>
   </si>
   <si>
     <t>15/04/2021</t>
   </si>
   <si>
     <t>ISFEC ATLANTIQUE</t>
   </si>
   <si>
     <t>SERVICE COMPTA. VACATAIRES</t>
   </si>
   <si>
     <t>15 RUE LEGLAS-MAURICE 44000 NANTES</t>
   </si>
   <si>
     <t>07/05/1999</t>
   </si>
@@ -3993,545 +3993,545 @@
         <v>243</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>244</v>
       </c>
       <c r="G71" s="2"/>
       <c r="H71" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I71" s="3"/>
       <c r="J71" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K71" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L71" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M71" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="72" spans="1:13">
       <c r="A72" s="1">
-        <v>30209785200024</v>
+        <v>42504603400012</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C72" s="2" t="s">
         <v>245</v>
       </c>
       <c r="D72" s="2"/>
       <c r="E72" s="2" t="s">
         <v>246</v>
       </c>
       <c r="F72" s="2" t="s">
-        <v>39</v>
+        <v>247</v>
       </c>
       <c r="G72" s="2"/>
       <c r="H72" s="2" t="s">
-        <v>22</v>
+        <v>248</v>
       </c>
       <c r="I72" s="3">
-        <v>11755230575</v>
+        <v>82690021069</v>
       </c>
       <c r="J72" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K72" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L72" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M72" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="73" spans="1:13">
       <c r="A73" s="1">
-        <v>30522043600029</v>
+        <v>52958299100020</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C73" s="2" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="D73" s="2"/>
       <c r="E73" s="2" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F73" s="2" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="G73" s="2"/>
       <c r="H73" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I73" s="3">
-        <v>93131478013</v>
+        <v>53560881456</v>
       </c>
       <c r="J73" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K73" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L73" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M73" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="74" spans="1:13">
       <c r="A74" s="1">
-        <v>30876550200023</v>
+        <v>52958299100038</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C74" s="2" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="D74" s="2"/>
       <c r="E74" s="2" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F74" s="2" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="G74" s="2"/>
       <c r="H74" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I74" s="3">
-        <v>82380266938</v>
+        <v>53560881456</v>
       </c>
       <c r="J74" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K74" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L74" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M74" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="75" spans="1:13">
       <c r="A75" s="1">
-        <v>31330940300019</v>
+        <v>30209785200024</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="D75" s="2"/>
       <c r="E75" s="2" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F75" s="2" t="s">
-        <v>255</v>
+        <v>39</v>
       </c>
       <c r="G75" s="2"/>
       <c r="H75" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I75" s="3">
-        <v>25140209014</v>
+        <v>11755230575</v>
       </c>
       <c r="J75" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K75" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L75" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M75" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="76" spans="1:13">
       <c r="A76" s="1">
-        <v>31439800900048</v>
+        <v>30522043600029</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C76" s="2" t="s">
         <v>256</v>
       </c>
       <c r="D76" s="2"/>
       <c r="E76" s="2" t="s">
         <v>257</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>258</v>
       </c>
       <c r="G76" s="2"/>
       <c r="H76" s="2" t="s">
-        <v>259</v>
+        <v>22</v>
       </c>
       <c r="I76" s="3">
-        <v>24370180037</v>
+        <v>93131478013</v>
       </c>
       <c r="J76" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K76" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L76" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M76" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="77" spans="1:13">
       <c r="A77" s="1">
-        <v>32116493100032</v>
+        <v>30876550200023</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C77" s="2" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="D77" s="2"/>
       <c r="E77" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="F77" s="2" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
       <c r="G77" s="2"/>
       <c r="H77" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I77" s="3">
-        <v>11950148695</v>
+        <v>82380266938</v>
       </c>
       <c r="J77" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K77" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L77" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M77" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
     </row>
     <row r="78" spans="1:13">
       <c r="A78" s="1">
-        <v>32380089600017</v>
+        <v>31330940300019</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C78" s="2" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="D78" s="2"/>
       <c r="E78" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="F78" s="2" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
       <c r="G78" s="2"/>
       <c r="H78" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I78" s="3">
-        <v>52490161549</v>
+        <v>25140209014</v>
       </c>
       <c r="J78" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="K78" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="L78" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="M78" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="79" spans="1:13">
       <c r="A79" s="1">
-        <v>32834053400036</v>
+        <v>31439800900048</v>
       </c>
       <c r="B79" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C79" s="2" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="D79" s="2"/>
       <c r="E79" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="F79" s="2" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="G79" s="2"/>
       <c r="H79" s="2" t="s">
-        <v>22</v>
+        <v>268</v>
       </c>
       <c r="I79" s="3">
-        <v>52850063085</v>
+        <v>24370180037</v>
       </c>
       <c r="J79" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K79" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L79" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M79" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
     </row>
     <row r="80" spans="1:13">
       <c r="A80" s="1">
-        <v>39404944900025</v>
+        <v>32116493100032</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C80" s="2" t="s">
         <v>269</v>
       </c>
       <c r="D80" s="2"/>
       <c r="E80" s="2" t="s">
         <v>270</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>271</v>
       </c>
       <c r="G80" s="2"/>
       <c r="H80" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I80" s="3">
-        <v>26210098221</v>
+        <v>11950148695</v>
       </c>
       <c r="J80" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="K80" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L80" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="M80" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" s="1">
-        <v>42309228700014</v>
+        <v>32380089600017</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C81" s="2" t="s">
         <v>272</v>
       </c>
       <c r="D81" s="2"/>
       <c r="E81" s="2" t="s">
         <v>273</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>274</v>
       </c>
       <c r="G81" s="2"/>
       <c r="H81" s="2" t="s">
-        <v>275</v>
+        <v>22</v>
       </c>
       <c r="I81" s="3">
-        <v>95970129197</v>
+        <v>52490161549</v>
       </c>
       <c r="J81" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="K81" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="L81" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="M81" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" s="1">
-        <v>42504603400012</v>
+        <v>32834053400036</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C82" s="2" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="D82" s="2"/>
       <c r="E82" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="F82" s="2" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
       <c r="G82" s="2"/>
       <c r="H82" s="2" t="s">
-        <v>275</v>
+        <v>22</v>
       </c>
       <c r="I82" s="3">
-        <v>82690021069</v>
+        <v>52850063085</v>
       </c>
       <c r="J82" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K82" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L82" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M82" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="1">
-        <v>52958299100020</v>
+        <v>39404944900025</v>
       </c>
       <c r="B83" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C83" s="2" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D83" s="2"/>
       <c r="E83" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="F83" s="2" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>281</v>
       </c>
       <c r="G83" s="2"/>
       <c r="H83" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I83" s="3">
-        <v>53560881456</v>
+        <v>26210098221</v>
       </c>
       <c r="J83" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K83" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="L83" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M83" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="1">
-        <v>52958299100038</v>
+        <v>42309228700014</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C84" s="2" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="D84" s="2"/>
       <c r="E84" s="2" t="s">
         <v>282</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>283</v>
       </c>
       <c r="G84" s="2"/>
       <c r="H84" s="2" t="s">
-        <v>22</v>
+        <v>248</v>
       </c>
       <c r="I84" s="3">
-        <v>53560881456</v>
+        <v>95970129197</v>
       </c>
       <c r="J84" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K84" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L84" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M84" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" s="1">
         <v>77967516400015</v>
       </c>
       <c r="B85" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C85" s="2" t="s">
         <v>284</v>
       </c>
       <c r="D85" s="2"/>
       <c r="E85" s="2" t="s">
         <v>285</v>
       </c>
       <c r="F85" s="2" t="s">
-        <v>255</v>
+        <v>264</v>
       </c>
       <c r="G85" s="2"/>
       <c r="H85" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I85" s="3">
         <v>82690328669</v>
       </c>
       <c r="J85" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K85" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L85" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M85" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="1">
         <v>77967516400031</v>
       </c>
@@ -4567,84 +4567,84 @@
       <c r="M86" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" s="1">
         <v>78601463900060</v>
       </c>
       <c r="B87" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C87" s="2" t="s">
         <v>288</v>
       </c>
       <c r="D87" s="2" t="s">
         <v>289</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>290</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>291</v>
       </c>
       <c r="G87" s="2"/>
       <c r="H87" s="2" t="s">
-        <v>275</v>
+        <v>248</v>
       </c>
       <c r="I87" s="3">
         <v>52440336544</v>
       </c>
       <c r="J87" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K87" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L87" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M87" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" s="1">
         <v>78611668100010</v>
       </c>
       <c r="B88" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C88" s="2" t="s">
         <v>292</v>
       </c>
       <c r="D88" s="2"/>
       <c r="E88" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="F88" s="2" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>255</v>
       </c>
       <c r="G88" s="2"/>
       <c r="H88" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I88" s="3">
         <v>52490001049</v>
       </c>
       <c r="J88" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K88" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L88" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M88" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" s="1">
         <v>80284428200029</v>
       </c>
@@ -4972,31 +4972,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/16/2026 16:17:34</dc:description>
+  <dc:description>Export en date du 05/01/2026 15:00:16</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>