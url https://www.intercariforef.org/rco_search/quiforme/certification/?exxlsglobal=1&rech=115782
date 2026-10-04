--- v4 (2026-08-04)
+++ v5 (2026-10-04)
@@ -115,102 +115,102 @@
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>COOPERATIVE U</t>
   </si>
   <si>
     <t>PARC TERTIAIRE SILIC BAT MONTREAL 20 RUE D'ARCUEIL 94150 RUNGIS</t>
   </si>
   <si>
     <t>28/03/2012</t>
   </si>
   <si>
     <t>46.17A</t>
   </si>
   <si>
     <t>CAMPUS CASINO</t>
   </si>
   <si>
     <t>1 COURS ANTOINE GUICHARD 42000 SAINT-ETIENNE</t>
   </si>
   <si>
     <t>01/11/2007</t>
   </si>
   <si>
+    <t>TEMPS PRIVE</t>
+  </si>
+  <si>
+    <t>149 RUE DE LA DELIVRANDE 14000 CAEN</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>70.22Z</t>
+  </si>
+  <si>
     <t>METRO FRANCE</t>
   </si>
   <si>
     <t>ZA DU PETIT NANTERRE 5 RUE DES GRANDS PRES 92000 NANTERRE</t>
   </si>
   <si>
     <t>21/12/1994</t>
   </si>
   <si>
     <t>46.39B</t>
   </si>
   <si>
     <t>CENTRE DE FORMATION ET COMPETENCES</t>
   </si>
   <si>
     <t>SOPHIA ANTIPOLIS BAT 5 400 AVENUE ROUMANILLE 06410 BIOT</t>
   </si>
   <si>
     <t>26/11/2001</t>
   </si>
   <si>
     <t>DAQUOTA DISTRIBUTION</t>
   </si>
   <si>
     <t>ZI FOURNALET 412 AVENUE BLAISE PASCAL 84700 SORGUES</t>
   </si>
   <si>
     <t>11/10/2010</t>
   </si>
   <si>
     <t>EUROCOM STRATEGIES</t>
   </si>
   <si>
     <t>CARTE BLANCHE COMMUNICATION</t>
   </si>
   <si>
     <t>4 AVENUE SEBASTOPOL 57070 METZ</t>
   </si>
   <si>
     <t>07/01/2004</t>
-  </si>
-[...10 lines deleted...]
-    <t>70.22Z</t>
   </si>
   <si>
     <t>INVEST HERE</t>
   </si>
   <si>
     <t>6 ROUTE DE BETHANCOURT 60800 FEIGNEUX</t>
   </si>
   <si>
     <t>01/12/2017</t>
   </si>
   <si>
     <t>CLIQUENNOIS CONSEIL</t>
   </si>
   <si>
     <t>16 RUE DULER 64200 BIARRITZ</t>
   </si>
   <si>
     <t>09/11/2011</t>
   </si>
   <si>
     <t>71.12B</t>
   </si>
   <si>
     <t>FEDERATION ENTREP COMMERCE DISTRIBUTION</t>
   </si>
@@ -881,255 +881,255 @@
       <c r="F5" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I5" s="3">
         <v>82420060742</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>25</v>
       </c>
       <c r="K5" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>25</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="1">
-        <v>39931561300014</v>
+        <v>52762255900047</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>33</v>
       </c>
       <c r="D6" s="2"/>
       <c r="E6" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G6" s="2"/>
       <c r="H6" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I6" s="3">
-        <v>11921196892</v>
+        <v>11754756175</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>25</v>
       </c>
       <c r="K6" s="2" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>25</v>
       </c>
       <c r="M6" s="2" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="1">
-        <v>43397081100033</v>
+        <v>39931561300014</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D7" s="2"/>
       <c r="E7" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>39</v>
       </c>
       <c r="G7" s="2"/>
       <c r="H7" s="2" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="I7" s="3">
-        <v>93060526206</v>
+        <v>11921196892</v>
       </c>
       <c r="J7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="K7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="M7" s="2" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="1">
-        <v>43454662800059</v>
+        <v>43397081100033</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D8" s="2"/>
       <c r="E8" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I8" s="3">
-        <v>93840235984</v>
+        <v>93060526206</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="K8" s="2" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
-        <v>45171541100018</v>
+        <v>43454662800059</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="D9" s="2" t="s">
         <v>44</v>
       </c>
+      <c r="D9" s="2"/>
       <c r="E9" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I9" s="3">
-        <v>41570229857</v>
+        <v>93840235984</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="K9" s="2" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
-        <v>52762255900047</v>
+        <v>45171541100018</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="D10" s="2"/>
+      <c r="D10" s="2" t="s">
+        <v>48</v>
+      </c>
       <c r="E10" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
-        <v>50</v>
+        <v>24</v>
       </c>
       <c r="I10" s="3">
-        <v>11754756175</v>
+        <v>41570229857</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="K10" s="2" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
         <v>53392332200028</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>51</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="I11" s="3">
         <v>32600342560</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>25</v>
       </c>
       <c r="K11" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>25</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
         <v>53774263700011</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="2" t="s">
@@ -1424,51 +1424,51 @@
       <c r="M19" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
         <v>91986122900012</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>85</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>86</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>87</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>88</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="I20" s="3">
         <v>27700089670</v>
       </c>
       <c r="J20" s="2" t="s">
         <v>25</v>
       </c>
       <c r="K20" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L20" s="2" t="s">
         <v>25</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
@@ -1496,31 +1496,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 08/04/2026 10:59:52</dc:description>
+  <dc:description>Export en date du 10/04/2026 09:21:18</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>