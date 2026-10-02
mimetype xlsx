--- v6 (2026-08-12)
+++ v7 (2026-10-02)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$M$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="293">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="294">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>ÉTAT ADMINISTRATIF</t>
   </si>
   <si>
     <t>RAISON SOCIALE</t>
   </si>
   <si>
     <t>ENSEIGNE</t>
   </si>
   <si>
     <t>ADRESSE</t>
   </si>
   <si>
     <t>DATE D'OUVERTURE</t>
   </si>
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
@@ -433,51 +433,51 @@
   <si>
     <t>2445P000445</t>
   </si>
   <si>
     <t>UNIVERSITE D'ANGERS</t>
   </si>
   <si>
     <t>40 RUE DE RENNES 49100 ANGERS</t>
   </si>
   <si>
     <t>20/02/1998</t>
   </si>
   <si>
     <t>UNIVERSITE DE REIMS CHAMPAGNE-ARDENNE</t>
   </si>
   <si>
     <t>2 AVENUE ROBERT SCHUMAN 51100 REIMS</t>
   </si>
   <si>
     <t>22/03/2021</t>
   </si>
   <si>
     <t>2151P001151</t>
   </si>
   <si>
-    <t>UNIVERSITE DE BRETAGNE SUD</t>
+    <t>UNIVERSITE DE BRETAGNE-SUD</t>
   </si>
   <si>
     <t>27 RUE ARMAND GUILLEMOT 56100 LORIENT</t>
   </si>
   <si>
     <t>25/12/2007</t>
   </si>
   <si>
     <t>5356P012256</t>
   </si>
   <si>
     <t>UNIVERSITE DU LITTORAL COTE D'OPALE</t>
   </si>
   <si>
     <t>1 PLACE DE L'YSER 59140 DUNKERQUE</t>
   </si>
   <si>
     <t>01/09/1996</t>
   </si>
   <si>
     <t>3162P003062</t>
   </si>
   <si>
     <t>UNIVERSITE D ARTOIS</t>
   </si>
@@ -713,50 +713,53 @@
     <t>200 AVENUE DE LA REPUBLIQUE 92000 NANTERRE</t>
   </si>
   <si>
     <t>1192P000192</t>
   </si>
   <si>
     <t>UNIV PARIS XIII PARIS-NORD VILLETANEUSE</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS XIII.PARIS-NORD</t>
   </si>
   <si>
     <t>99 AVENUE JEAN-BAPTISTE CLEMENT 93430 VILLETANEUSE</t>
   </si>
   <si>
     <t>1193P000893</t>
   </si>
   <si>
     <t>UNIVERSITE DE PARIS VIII.PARIS VINCENNES</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS VIII.PARIS VINCENN</t>
   </si>
   <si>
     <t>2 RUE DE LA LIBERTE 93200 SAINT-DENIS</t>
+  </si>
+  <si>
+    <t>1193P000793</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS EST CRETEIL VAL DE MARNE</t>
   </si>
   <si>
     <t>61 AVENUE DU GENERAL DE GAULLE 94000 CRETEIL</t>
   </si>
   <si>
     <t>1194P000794</t>
   </si>
   <si>
     <t>UNIVERSITE DES ANTILLES</t>
   </si>
   <si>
     <t>CAMPUS FOUILLOLE 97110 POINTE A PITRE</t>
   </si>
   <si>
     <t>9597P000797</t>
   </si>
   <si>
     <t>UNIVERSITE DE LA REUNION</t>
   </si>
   <si>
     <t>15 AVENUE RENE CASSIN 97490 SAINT-DENIS</t>
   </si>
@@ -3744,846 +3747,848 @@
       </c>
     </row>
     <row r="66" spans="1:13">
       <c r="A66" s="1">
         <v>19931827000014</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C66" s="2" t="s">
         <v>230</v>
       </c>
       <c r="D66" s="2" t="s">
         <v>231</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>232</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>86</v>
       </c>
       <c r="G66" s="2"/>
       <c r="H66" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="I66" s="3"/>
+      <c r="I66" s="3" t="s">
+        <v>233</v>
+      </c>
       <c r="J66" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="K66" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="L66" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="M66" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
     </row>
     <row r="67" spans="1:13">
       <c r="A67" s="1">
         <v>19941111700013</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C67" s="2" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D67" s="2"/>
       <c r="E67" s="2" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>86</v>
       </c>
       <c r="G67" s="2"/>
       <c r="H67" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I67" s="3" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="J67" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K67" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L67" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M67" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="68" spans="1:13">
       <c r="A68" s="1">
         <v>19971585500011</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C68" s="2" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D68" s="2"/>
       <c r="E68" s="2" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>130</v>
       </c>
       <c r="G68" s="2"/>
       <c r="H68" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I68" s="3" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="J68" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K68" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L68" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M68" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="69" spans="1:13">
       <c r="A69" s="1">
         <v>19974478000016</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C69" s="2" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="D69" s="2"/>
       <c r="E69" s="2" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="F69" s="2" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="G69" s="2"/>
       <c r="H69" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I69" s="3"/>
       <c r="J69" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K69" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L69" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M69" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="70" spans="1:13">
       <c r="A70" s="1">
         <v>19987001500013</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C70" s="2" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D70" s="2"/>
       <c r="E70" s="2" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F70" s="2" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="G70" s="2"/>
       <c r="H70" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I70" s="3"/>
       <c r="J70" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K70" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L70" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M70" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="71" spans="1:13">
       <c r="A71" s="1">
         <v>30522043600029</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C71" s="2" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="D71" s="2"/>
       <c r="E71" s="2" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="F71" s="2" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="G71" s="2"/>
       <c r="H71" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I71" s="3">
         <v>93131478013</v>
       </c>
       <c r="J71" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K71" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L71" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M71" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="72" spans="1:13">
       <c r="A72" s="1">
         <v>30876550200023</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C72" s="2" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D72" s="2"/>
       <c r="E72" s="2" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F72" s="2" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="G72" s="2"/>
       <c r="H72" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I72" s="3">
         <v>82380266938</v>
       </c>
       <c r="J72" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K72" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L72" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M72" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="73" spans="1:13">
       <c r="A73" s="1">
         <v>39391439500057</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C73" s="2" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="D73" s="2"/>
       <c r="E73" s="2" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F73" s="2" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="G73" s="2"/>
       <c r="H73" s="2" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="I73" s="3">
         <v>93130972313</v>
       </c>
       <c r="J73" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K73" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L73" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M73" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="74" spans="1:13">
       <c r="A74" s="1">
         <v>39404944900025</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C74" s="2" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D74" s="2"/>
       <c r="E74" s="2" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="F74" s="2" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="G74" s="2"/>
       <c r="H74" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I74" s="3">
         <v>26210098221</v>
       </c>
       <c r="J74" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K74" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L74" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M74" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="75" spans="1:13">
       <c r="A75" s="1">
         <v>42071817300065</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="D75" s="2"/>
       <c r="E75" s="2" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F75" s="2" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G75" s="2"/>
       <c r="H75" s="2" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="I75" s="3">
         <v>11755342375</v>
       </c>
       <c r="J75" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K75" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L75" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M75" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="76" spans="1:13">
       <c r="A76" s="1">
         <v>42504603400012</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C76" s="2" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D76" s="2"/>
       <c r="E76" s="2" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="F76" s="2" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="G76" s="2"/>
       <c r="H76" s="2" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="I76" s="3">
         <v>82690021069</v>
       </c>
       <c r="J76" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K76" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L76" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M76" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="77" spans="1:13">
       <c r="A77" s="1">
         <v>77967516400015</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C77" s="2" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D77" s="2"/>
       <c r="E77" s="2" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="F77" s="2" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="G77" s="2"/>
       <c r="H77" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I77" s="3">
         <v>82690328669</v>
       </c>
       <c r="J77" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K77" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L77" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M77" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="78" spans="1:13">
       <c r="A78" s="1">
         <v>77967516400031</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C78" s="2" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D78" s="2"/>
       <c r="E78" s="2" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="F78" s="2" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="G78" s="2"/>
       <c r="H78" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I78" s="3">
         <v>82690328669</v>
       </c>
       <c r="J78" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K78" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L78" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M78" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="79" spans="1:13">
       <c r="A79" s="1">
         <v>78428073700015</v>
       </c>
       <c r="B79" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C79" s="2" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="D79" s="2"/>
       <c r="E79" s="2" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="F79" s="2" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="G79" s="2"/>
       <c r="H79" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I79" s="3">
         <v>11752628875</v>
       </c>
       <c r="J79" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K79" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L79" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M79" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="80" spans="1:13">
       <c r="A80" s="1">
         <v>80284428200029</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C80" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D80" s="2"/>
       <c r="E80" s="2" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F80" s="2" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="G80" s="2"/>
       <c r="H80" s="2" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="I80" s="3"/>
       <c r="J80" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K80" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L80" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M80" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" s="1">
         <v>83833964600013</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C81" s="2" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="D81" s="2"/>
       <c r="E81" s="2" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="F81" s="2" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="G81" s="2"/>
       <c r="H81" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I81" s="3">
         <v>44670616067</v>
       </c>
       <c r="J81" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K81" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L81" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M81" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" s="1">
         <v>93249089900014</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C82" s="2" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="D82" s="2"/>
       <c r="E82" s="2" t="s">
         <v>117</v>
       </c>
       <c r="F82" s="2" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="G82" s="2"/>
       <c r="H82" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I82" s="3">
         <v>76341356134</v>
       </c>
       <c r="J82" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K82" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L82" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M82" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="1">
         <v>93249157400012</v>
       </c>
       <c r="B83" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C83" s="2" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="D83" s="2"/>
       <c r="E83" s="2" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="F83" s="2" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="G83" s="2"/>
       <c r="H83" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I83" s="3">
         <v>76300582030</v>
       </c>
       <c r="J83" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K83" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L83" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M83" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="1">
         <v>93810656400017</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C84" s="2" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="D84" s="2" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>102</v>
       </c>
       <c r="F84" s="2" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="G84" s="2"/>
       <c r="H84" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I84" s="3">
         <v>27250387225</v>
       </c>
       <c r="J84" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K84" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L84" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M84" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" s="1">
         <v>93823061200013</v>
       </c>
       <c r="B85" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C85" s="2" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="D85" s="2"/>
       <c r="E85" s="2" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F85" s="2" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="G85" s="2"/>
       <c r="H85" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I85" s="3">
         <v>27210481021</v>
       </c>
       <c r="J85" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K85" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L85" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M85" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="1">
         <v>93827139200012</v>
       </c>
       <c r="B86" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C86" s="2" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="D86" s="2"/>
       <c r="E86" s="2" t="s">
         <v>115</v>
       </c>
       <c r="F86" s="2" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="G86" s="2"/>
       <c r="H86" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I86" s="3">
         <v>76311365631</v>
       </c>
       <c r="J86" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K86" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L86" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M86" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" s="1">
         <v>93850168100010</v>
       </c>
       <c r="B87" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C87" s="2" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="D87" s="2"/>
       <c r="E87" s="2" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="F87" s="2" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="G87" s="2"/>
       <c r="H87" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I87" s="3">
         <v>84420455442</v>
       </c>
       <c r="J87" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K87" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L87" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M87" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" s="1">
         <v>94129831700012</v>
       </c>
       <c r="B88" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C88" s="2" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="D88" s="2"/>
       <c r="E88" s="2" t="s">
         <v>105</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>106</v>
       </c>
       <c r="G88" s="2"/>
       <c r="H88" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I88" s="3">
         <v>53291016929</v>
       </c>
       <c r="J88" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K88" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L88" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M88" s="2" t="s">
@@ -4622,31 +4627,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 08/13/2026 01:49:18</dc:description>
+  <dc:description>Export en date du 10/02/2026 07:15:06</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>