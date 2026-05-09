--- v3 (2026-03-25)
+++ v4 (2026-05-09)
@@ -76,51 +76,51 @@
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
     <t>MINISTERE DE L’ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L’ESPACE</t>
   </si>
   <si>
     <t>HOTEL DE BONCOURT 21 RUE DESCARTES 75005 PARIS</t>
   </si>
   <si>
     <t>16/05/2012</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>UNIVERSITE DE NOUVELLE CALEDONIE</t>
   </si>
   <si>
-    <t>NOUVILLE BANIAN 145 AVENUE JAMES COOK NOUMEA</t>
+    <t>NOUVILLE BANIAN 145 AVENUE JAMES COOK 98800 NOUMEA</t>
   </si>
   <si>
     <t>31/05/1999</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
   <si>
     <t>Fermé</t>
   </si>
   <si>
     <t>UNIVERSITE DE NIMES</t>
   </si>
   <si>
     <t>RUE DU DOCTEUR GEORGES SALAN 30000 NIMES</t>
   </si>
   <si>
     <t>07/05/2007</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>UNIVERSITE DE STRASBOURG</t>
   </si>
@@ -751,123 +751,123 @@
   <si>
     <t>CAMPUS FOUILLOLE 97110 POINTE A PITRE</t>
   </si>
   <si>
     <t>9597P000797</t>
   </si>
   <si>
     <t>UNIVERSITE DE LA REUNION</t>
   </si>
   <si>
     <t>15 AVENUE RENE CASSIN 97490 SAINT-DENIS</t>
   </si>
   <si>
     <t>10/05/1984</t>
   </si>
   <si>
     <t>UNIVERSITE DE LA POLYNESIE FRANCAISE</t>
   </si>
   <si>
     <t>CAMPUS D OUTUMAORO 98703 PUNAAUIA</t>
   </si>
   <si>
     <t>15/11/2002</t>
   </si>
   <si>
+    <t>INSTITUT SAINT CASSIEN  INSTITUT SUPERIEUR DE FORMATION DE L'ENSEIGNEMENT CATHOLIQUE</t>
+  </si>
+  <si>
+    <t>63 AVENUE DES ROCHES 13007 MARSEILLE</t>
+  </si>
+  <si>
+    <t>01/07/1983</t>
+  </si>
+  <si>
+    <t>AGIFOPEC</t>
+  </si>
+  <si>
+    <t>15 RUE DE LA TUILERIE 38170 SEYSSINET-PARISET</t>
+  </si>
+  <si>
+    <t>01/01/2006</t>
+  </si>
+  <si>
+    <t>FORMASUP MEDITERRANEE</t>
+  </si>
+  <si>
+    <t>WORLD TRADE CENTER 2 RUE HENRI BARBUSSE 13001 MARSEILLE</t>
+  </si>
+  <si>
+    <t>24/01/2022</t>
+  </si>
+  <si>
+    <t>85.59A</t>
+  </si>
+  <si>
+    <t>CTRE UNIVERSITAIRE CATHOLIQUE BOURGOGNE</t>
+  </si>
+  <si>
+    <t>69 AVENUE ARISTIDE BRIAND 21000 DIJON</t>
+  </si>
+  <si>
+    <t>01/12/1999</t>
+  </si>
+  <si>
+    <t>FORMASUP PARIS ILE-DE-FRANCE</t>
+  </si>
+  <si>
+    <t>72 B RUE DE LOURMEL 75015 PARIS</t>
+  </si>
+  <si>
+    <t>14/05/2019</t>
+  </si>
+  <si>
+    <t>85.59B</t>
+  </si>
+  <si>
+    <t>CTRE ETUDES PEDAGO.EXPERIMENTAT.CONSEIL</t>
+  </si>
+  <si>
+    <t>14 VOIE ROMAINE 69290 CRAPONNE</t>
+  </si>
+  <si>
+    <t>15/06/1976</t>
+  </si>
+  <si>
     <t>ASSOCIATION DE L'ORATOIRE</t>
   </si>
   <si>
     <t>2 RUE DE L'ORATOIRE 69300 CALUIRE-ET-CUIRE</t>
   </si>
   <si>
     <t>01/01/1900</t>
   </si>
   <si>
     <t>13 RUE DE RICHELIEU 63400 CHAMALIERES</t>
   </si>
   <si>
     <t>15/04/2021</t>
-  </si>
-[...58 lines deleted...]
-    <t>15/06/1976</t>
   </si>
   <si>
     <t>INSTITUT CATHOLIQUE DE PARIS</t>
   </si>
   <si>
     <t>21 RUE D'ASSAS 75006 PARIS</t>
   </si>
   <si>
     <t>RESEAU DES INSPE</t>
   </si>
   <si>
     <t>29 RUE BOURSAULT 75017 PARIS</t>
   </si>
   <si>
     <t>11/09/2023</t>
   </si>
   <si>
     <t>94.99Z</t>
   </si>
   <si>
     <t>ASSOCIATION POUR LA FORMATION ET LA RECHERCHE EN INTERVENTION SOCIALE</t>
   </si>
   <si>
     <t>ESEIS 3 RUE SEDILLOT 67000 STRASBOURG</t>
   </si>
@@ -3904,360 +3904,360 @@
         <v>243</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>244</v>
       </c>
       <c r="G70" s="2"/>
       <c r="H70" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I70" s="3"/>
       <c r="J70" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K70" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L70" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M70" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="71" spans="1:13">
       <c r="A71" s="1">
-        <v>77967516400015</v>
+        <v>30522043600029</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C71" s="2" t="s">
         <v>245</v>
       </c>
       <c r="D71" s="2"/>
       <c r="E71" s="2" t="s">
         <v>246</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>247</v>
       </c>
       <c r="G71" s="2"/>
       <c r="H71" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I71" s="3">
-        <v>82690328669</v>
+        <v>93131478013</v>
       </c>
       <c r="J71" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K71" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L71" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="M71" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="72" spans="1:13">
       <c r="A72" s="1">
-        <v>77967516400031</v>
+        <v>30876550200023</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C72" s="2" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="D72" s="2"/>
       <c r="E72" s="2" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="F72" s="2" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="G72" s="2"/>
       <c r="H72" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I72" s="3">
-        <v>82690328669</v>
+        <v>82380266938</v>
       </c>
       <c r="J72" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K72" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L72" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="M72" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="73" spans="1:13">
       <c r="A73" s="1">
-        <v>30522043600029</v>
+        <v>39391439500057</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C73" s="2" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D73" s="2"/>
       <c r="E73" s="2" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F73" s="2" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="G73" s="2"/>
       <c r="H73" s="2" t="s">
-        <v>22</v>
+        <v>254</v>
       </c>
       <c r="I73" s="3">
-        <v>93131478013</v>
+        <v>93130972313</v>
       </c>
       <c r="J73" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K73" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="L73" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M73" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="74" spans="1:13">
       <c r="A74" s="1">
-        <v>30876550200023</v>
+        <v>39404944900025</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C74" s="2" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="D74" s="2"/>
       <c r="E74" s="2" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="F74" s="2" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="G74" s="2"/>
       <c r="H74" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I74" s="3">
-        <v>82380266938</v>
+        <v>26210098221</v>
       </c>
       <c r="J74" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K74" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="L74" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M74" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="75" spans="1:13">
       <c r="A75" s="1">
-        <v>39391439500057</v>
+        <v>42071817300065</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="D75" s="2"/>
       <c r="E75" s="2" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="F75" s="2" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="G75" s="2"/>
       <c r="H75" s="2" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="I75" s="3">
-        <v>93130972313</v>
+        <v>11755342375</v>
       </c>
       <c r="J75" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K75" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L75" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M75" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="76" spans="1:13">
       <c r="A76" s="1">
-        <v>39404944900025</v>
+        <v>42504603400012</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C76" s="2" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="D76" s="2"/>
       <c r="E76" s="2" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="F76" s="2" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="G76" s="2"/>
       <c r="H76" s="2" t="s">
-        <v>22</v>
+        <v>254</v>
       </c>
       <c r="I76" s="3">
-        <v>26210098221</v>
+        <v>82690021069</v>
       </c>
       <c r="J76" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K76" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="L76" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M76" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="77" spans="1:13">
       <c r="A77" s="1">
-        <v>42071817300065</v>
+        <v>77967516400015</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C77" s="2" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="D77" s="2"/>
       <c r="E77" s="2" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="F77" s="2" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="G77" s="2"/>
       <c r="H77" s="2" t="s">
-        <v>266</v>
+        <v>22</v>
       </c>
       <c r="I77" s="3">
-        <v>11755342375</v>
+        <v>82690328669</v>
       </c>
       <c r="J77" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K77" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="L77" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="M77" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="78" spans="1:13">
       <c r="A78" s="1">
-        <v>42504603400012</v>
+        <v>77967516400031</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C78" s="2" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="D78" s="2"/>
       <c r="E78" s="2" t="s">
         <v>268</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>269</v>
       </c>
       <c r="G78" s="2"/>
       <c r="H78" s="2" t="s">
-        <v>259</v>
+        <v>22</v>
       </c>
       <c r="I78" s="3">
-        <v>82690021069</v>
+        <v>82690328669</v>
       </c>
       <c r="J78" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K78" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L78" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="M78" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="79" spans="1:13">
       <c r="A79" s="1">
         <v>78428073700015</v>
       </c>
       <c r="B79" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C79" s="2" t="s">
         <v>270</v>
       </c>
       <c r="D79" s="2"/>
       <c r="E79" s="2" t="s">
         <v>271</v>
       </c>
       <c r="F79" s="2" t="s">
-        <v>247</v>
+        <v>267</v>
       </c>
       <c r="G79" s="2"/>
       <c r="H79" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I79" s="3">
         <v>11752628875</v>
       </c>
       <c r="J79" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K79" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L79" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M79" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="80" spans="1:13">
       <c r="A80" s="1">
         <v>80284428200029</v>
       </c>
@@ -4622,31 +4622,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/25/2026 15:54:57</dc:description>
+  <dc:description>Export en date du 05/09/2026 18:44:03</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>