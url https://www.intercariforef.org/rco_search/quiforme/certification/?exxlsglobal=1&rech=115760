--- v4 (2026-05-09)
+++ v5 (2026-06-28)
@@ -4622,31 +4622,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/09/2026 18:44:03</dc:description>
+  <dc:description>Export en date du 06/28/2026 22:57:22</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>