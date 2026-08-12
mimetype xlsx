--- v5 (2026-06-28)
+++ v6 (2026-08-12)
@@ -58,51 +58,51 @@
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
     <t>NDA</t>
   </si>
   <si>
     <t>BILAN DE COMPETENCE</t>
   </si>
   <si>
     <t>APPRENTISSAGE</t>
   </si>
   <si>
     <t>VAE</t>
   </si>
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
-    <t>MINISTERE DE L’ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L’ESPACE</t>
+    <t>MINISTERE DE L'ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L'ESPACE</t>
   </si>
   <si>
     <t>HOTEL DE BONCOURT 21 RUE DESCARTES 75005 PARIS</t>
   </si>
   <si>
     <t>16/05/2012</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>UNIVERSITE DE NOUVELLE CALEDONIE</t>
   </si>
   <si>
     <t>NOUVILLE BANIAN 145 AVENUE JAMES COOK 98800 NOUMEA</t>
   </si>
   <si>
     <t>31/05/1999</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
@@ -4622,31 +4622,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/28/2026 22:57:22</dc:description>
+  <dc:description>Export en date du 08/13/2026 01:49:18</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>