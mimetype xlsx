--- v2 (2026-03-16)
+++ v3 (2026-05-01)
@@ -2249,60 +2249,60 @@
     <row r="36" spans="1:13">
       <c r="A36" s="1">
         <v>32116493100032</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>129</v>
       </c>
       <c r="D36" s="2"/>
       <c r="E36" s="2" t="s">
         <v>130</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>131</v>
       </c>
       <c r="G36" s="2"/>
       <c r="H36" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I36" s="3">
         <v>11950148695</v>
       </c>
       <c r="J36" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K36" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L36" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M36" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="1">
         <v>39326123500013</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>132</v>
       </c>
       <c r="D37" s="2"/>
       <c r="E37" s="2" t="s">
         <v>133</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>134</v>
       </c>
       <c r="G37" s="2"/>
       <c r="H37" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I37" s="3">
         <v>53220498822</v>
@@ -2796,31 +2796,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/16/2026 20:24:53</dc:description>
+  <dc:description>Export en date du 05/01/2026 17:38:13</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>