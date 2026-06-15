--- v3 (2026-05-01)
+++ v4 (2026-06-15)
@@ -2796,31 +2796,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/01/2026 17:38:13</dc:description>
+  <dc:description>Export en date du 06/16/2026 00:16:14</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>