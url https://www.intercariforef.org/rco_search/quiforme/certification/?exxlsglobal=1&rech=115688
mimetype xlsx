--- v4 (2026-06-15)
+++ v5 (2026-07-31)
@@ -58,51 +58,51 @@
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
     <t>NDA</t>
   </si>
   <si>
     <t>BILAN DE COMPETENCE</t>
   </si>
   <si>
     <t>APPRENTISSAGE</t>
   </si>
   <si>
     <t>VAE</t>
   </si>
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
-    <t>MINISTERE DE L’ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L’ESPACE</t>
+    <t>MINISTERE DE L'ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L'ESPACE</t>
   </si>
   <si>
     <t>HOTEL DE BONCOURT 21 RUE DESCARTES 75005 PARIS</t>
   </si>
   <si>
     <t>16/05/2012</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>UNIVERSITE DE STRASBOURG</t>
   </si>
   <si>
     <t>4 RUE BLAISE PASCAL 67000 STRASBOURG</t>
   </si>
   <si>
     <t>18/08/2008</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
@@ -403,78 +403,78 @@
   <si>
     <t>2 RUE DE LA LIBERTE 93200 SAINT-DENIS</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS EST CRETEIL VAL DE MARNE</t>
   </si>
   <si>
     <t>61 AVENUE DU GENERAL DE GAULLE 94000 CRETEIL</t>
   </si>
   <si>
     <t>1194P000794</t>
   </si>
   <si>
     <t>UNIVERSITE DES ANTILLES</t>
   </si>
   <si>
     <t>CAMPUS FOUILLOLE 97110 POINTE A PITRE</t>
   </si>
   <si>
     <t>07/11/1983</t>
   </si>
   <si>
     <t>9597P000797</t>
   </si>
   <si>
+    <t>UNIVERSITE CATHOLIQUE OUEST BRETAGNENORD</t>
+  </si>
+  <si>
+    <t>CAMPUS TOUR D AUVERGNE 37 RUE DU MARECHAL FOCH 22200 GUINGAMP</t>
+  </si>
+  <si>
+    <t>01/10/1993</t>
+  </si>
+  <si>
+    <t>FORMASUP MEDITERRANEE</t>
+  </si>
+  <si>
+    <t>WORLD TRADE CENTER 2 RUE HENRI BARBUSSE 13001 MARSEILLE</t>
+  </si>
+  <si>
+    <t>24/01/2022</t>
+  </si>
+  <si>
+    <t>85.59A</t>
+  </si>
+  <si>
     <t>ASS GESTION INSTI LIBRE EDUCA PHYSI SUPE</t>
   </si>
   <si>
     <t>CENTRE POLYTECHNIQUE ST LO 13 BOULEVARD DE L'HAUTIL 95000 CERGY</t>
   </si>
   <si>
     <t>21/08/1991</t>
-  </si>
-[...19 lines deleted...]
-    <t>85.59A</t>
   </si>
   <si>
     <t>ASS GEST UNIVERSITE CATHO OUEST BRET SUD</t>
   </si>
   <si>
     <t>LE VINCIN 56610 ARRADON</t>
   </si>
   <si>
     <t>01/09/1995</t>
   </si>
   <si>
     <t>UCO LA REUNION - ASSOCIATION DE GESTION DU CAMPUS DE L'ENSEIGNEMENT CATHOLIQUE</t>
   </si>
   <si>
     <t>46 BOULEVARD NOTRE DAME DE LA TRINITE 97400 SAINT-DENIS</t>
   </si>
   <si>
     <t>01/01/2017</t>
   </si>
   <si>
     <t>04973146497</t>
   </si>
   <si>
     <t>ECOLE PRATIQUE SERVICE SOCIAL</t>
   </si>
@@ -2226,154 +2226,154 @@
       <c r="F35" s="2" t="s">
         <v>127</v>
       </c>
       <c r="G35" s="2"/>
       <c r="H35" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I35" s="3" t="s">
         <v>128</v>
       </c>
       <c r="J35" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K35" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L35" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M35" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="1">
-        <v>32116493100032</v>
+        <v>39326123500013</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>129</v>
       </c>
       <c r="D36" s="2"/>
       <c r="E36" s="2" t="s">
         <v>130</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>131</v>
       </c>
       <c r="G36" s="2"/>
       <c r="H36" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I36" s="3">
-        <v>11950148695</v>
+        <v>53220498822</v>
       </c>
       <c r="J36" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K36" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L36" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M36" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="1">
-        <v>39326123500013</v>
+        <v>39391439500057</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>132</v>
       </c>
       <c r="D37" s="2"/>
       <c r="E37" s="2" t="s">
         <v>133</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>134</v>
       </c>
       <c r="G37" s="2"/>
       <c r="H37" s="2" t="s">
-        <v>22</v>
+        <v>135</v>
       </c>
       <c r="I37" s="3">
-        <v>53220498822</v>
+        <v>93130972313</v>
       </c>
       <c r="J37" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K37" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L37" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M37" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="1">
-        <v>39391439500057</v>
+        <v>32116493100032</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D38" s="2"/>
       <c r="E38" s="2" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="G38" s="2"/>
       <c r="H38" s="2" t="s">
-        <v>138</v>
+        <v>22</v>
       </c>
       <c r="I38" s="3">
-        <v>93130972313</v>
+        <v>11950148695</v>
       </c>
       <c r="J38" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K38" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L38" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M38" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="1">
         <v>40232332300012</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>139</v>
       </c>
       <c r="D39" s="2"/>
       <c r="E39" s="2" t="s">
         <v>140</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>141</v>
       </c>
       <c r="G39" s="2"/>
       <c r="H39" s="2" t="s">
         <v>22</v>
@@ -2391,51 +2391,51 @@
         <v>23</v>
       </c>
       <c r="M39" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="1">
         <v>48170138100024</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>142</v>
       </c>
       <c r="D40" s="2"/>
       <c r="E40" s="2" t="s">
         <v>143</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>144</v>
       </c>
       <c r="G40" s="2"/>
       <c r="H40" s="2" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="I40" s="3" t="s">
         <v>145</v>
       </c>
       <c r="J40" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K40" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L40" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M40" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="1">
         <v>78428106500010</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C41" s="2" t="s">
@@ -2465,51 +2465,51 @@
         <v>23</v>
       </c>
       <c r="M41" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="1">
         <v>78574029101020</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>149</v>
       </c>
       <c r="D42" s="2"/>
       <c r="E42" s="2" t="s">
         <v>150</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>151</v>
       </c>
       <c r="G42" s="2"/>
       <c r="H42" s="2" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="I42" s="3">
         <v>11940392094</v>
       </c>
       <c r="J42" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K42" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L42" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M42" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="1">
         <v>78611668100010</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C43" s="2" t="s">
@@ -2796,31 +2796,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/16/2026 00:16:14</dc:description>
+  <dc:description>Export en date du 07/31/2026 03:04:40</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>