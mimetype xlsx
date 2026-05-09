--- v1 (2026-03-24)
+++ v2 (2026-05-09)
@@ -58,96 +58,96 @@
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
     <t>NDA</t>
   </si>
   <si>
     <t>BILAN DE COMPETENCE</t>
   </si>
   <si>
     <t>APPRENTISSAGE</t>
   </si>
   <si>
     <t>VAE</t>
   </si>
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
-    <t xml:space="preserve">BERTIL JEAN PATRICK  </t>
+    <t>BERTIL JEAN PATRICK</t>
   </si>
   <si>
     <t>EFICA SG</t>
   </si>
   <si>
     <t>7 CHEMIN DES REVES 97414 ENTRE-DEUX</t>
   </si>
   <si>
     <t>02/12/2002</t>
   </si>
   <si>
     <t>70.22Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>VRAI</t>
   </si>
   <si>
     <t>SESAME FORMATION</t>
   </si>
   <si>
     <t>ZA RAVINE A MARQUET 2 RUE ANTANIFOTSY 97419 LA POSSESSION</t>
   </si>
   <si>
     <t>01/12/2003</t>
   </si>
   <si>
     <t>85.59B</t>
   </si>
   <si>
     <t>LEFEBVRE DALLOZ COMPETENCES</t>
   </si>
   <si>
     <t>TOUR LEFEBVRE DALLOZ 10 PLACE DES VOSGES 92400 COURBEVOIE</t>
   </si>
   <si>
     <t>01/12/2022</t>
   </si>
   <si>
     <t>85.59A</t>
   </si>
   <si>
-    <t xml:space="preserve">MAPOUKA-AWA PATRICIA NICOLE   </t>
+    <t>MAPOUKA-AWA PATRICIA NICOLE</t>
   </si>
   <si>
     <t>MONPILOTAGE.COM</t>
   </si>
   <si>
     <t>33 RUE VICTOR HUGO 41310 SAINT-AMAND-LONGPRE</t>
   </si>
   <si>
     <t>25/03/2024</t>
   </si>
   <si>
     <t>ADG</t>
   </si>
   <si>
     <t>15 RUE DU LOUVRE 75001 PARIS</t>
   </si>
   <si>
     <t>12/04/2022</t>
   </si>
   <si>
     <t>ANATOLCONSEIL</t>
   </si>
   <si>
     <t>ANATOL CONSEIL</t>
   </si>
@@ -1005,31 +1005,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/24/2026 03:15:14</dc:description>
+  <dc:description>Export en date du 05/09/2026 20:50:34</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>