--- v2 (2026-05-09)
+++ v3 (2026-06-26)
@@ -1005,31 +1005,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/09/2026 20:50:34</dc:description>
+  <dc:description>Export en date du 06/26/2026 13:27:51</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>