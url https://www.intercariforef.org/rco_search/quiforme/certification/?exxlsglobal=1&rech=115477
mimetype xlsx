--- v3 (2026-06-26)
+++ v4 (2026-08-27)
@@ -1005,31 +1005,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/26/2026 13:27:51</dc:description>
+  <dc:description>Export en date du 08/27/2026 20:47:02</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>