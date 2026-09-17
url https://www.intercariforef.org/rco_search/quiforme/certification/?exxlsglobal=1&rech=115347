--- v5 (2026-08-03)
+++ v6 (2026-09-17)
@@ -82,114 +82,114 @@
   <si>
     <t>LYCEE POLYVALENT LE CORBUSIER</t>
   </si>
   <si>
     <t>GRETA STRASBOURG EUROPE</t>
   </si>
   <si>
     <t>22 RUE LIXENBUHL 67400 ILLKIRCH-GRAFFENSTADEN</t>
   </si>
   <si>
     <t>02/04/2013</t>
   </si>
   <si>
     <t>85.59A</t>
   </si>
   <si>
     <t>4267P000867</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>VRAI</t>
   </si>
   <si>
+    <t>ASS FORMATION CONTINUE RESTAURATEURS</t>
+  </si>
+  <si>
+    <t>4 RUE DE GRAMONT 75002 PARIS</t>
+  </si>
+  <si>
+    <t>01/01/1900</t>
+  </si>
+  <si>
+    <t>STELO FORMATION</t>
+  </si>
+  <si>
+    <t>PLACE PIERRE JEANNIN 13 RUE DES HALLES 71150 CHAGNY</t>
+  </si>
+  <si>
+    <t>01/09/2008</t>
+  </si>
+  <si>
+    <t>85.59B</t>
+  </si>
+  <si>
+    <t>BOULOURIS 142 AVENUE DES CHENES VERTS 83700 SAINT-RAPHAEL</t>
+  </si>
+  <si>
+    <t>01/01/2008</t>
+  </si>
+  <si>
+    <t>85.32Z</t>
+  </si>
+  <si>
+    <t>AVENUE JEAN FOURGEAUD 93420 VILLEPINTE</t>
+  </si>
+  <si>
+    <t>01/01/2012</t>
+  </si>
+  <si>
+    <t>3 RUE DES MIMOSAS 06400 CANNES</t>
+  </si>
+  <si>
+    <t>23/04/2014</t>
+  </si>
+  <si>
+    <t>6 PLACE AUGUSTE BLANQUI 06300 NICE</t>
+  </si>
+  <si>
+    <t>01/12/2020</t>
+  </si>
+  <si>
+    <t>CTRE EUROPEEN FORMATION PROFESS HOTELIER</t>
+  </si>
+  <si>
+    <t>4 RUE EUGENIE BRAZIER 67400 ILLKIRCH-GRAFFENSTADEN</t>
+  </si>
+  <si>
+    <t>19/06/2019</t>
+  </si>
+  <si>
     <t>CAFA FORMATION</t>
   </si>
   <si>
     <t>108 QUAI DES CHARTRONS 33000 BORDEAUX</t>
   </si>
   <si>
     <t>30/04/2008</t>
-  </si>
-[...55 lines deleted...]
-    <t>19/06/2019</t>
   </si>
   <si>
     <t>Fermé</t>
   </si>
   <si>
     <t>CATALYSE</t>
   </si>
   <si>
     <t>RUE DE LATTRE DE TASSIGNY 64000 PAU</t>
   </si>
   <si>
     <t>04/11/2002</t>
   </si>
   <si>
     <t>30/09/2025</t>
   </si>
   <si>
     <t>CHE DE ST FRAI 65600 SEMEAC</t>
   </si>
   <si>
     <t>01/09/2004</t>
   </si>
   <si>
     <t>130 RUE HENRI DESBALS 31100 TOULOUSE</t>
   </si>
@@ -759,330 +759,330 @@
       <c r="F2" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G2" s="2"/>
       <c r="H2" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I2" s="3" t="s">
         <v>19</v>
       </c>
       <c r="J2" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L2" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="1">
-        <v>38903568400064</v>
+        <v>30497431400011</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D3" s="2"/>
       <c r="E3" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="2"/>
       <c r="H3" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I3" s="3">
-        <v>72330258733</v>
+        <v>11750015475</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K3" s="2" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="L3" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="M3" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="1">
-        <v>30497431400011</v>
+        <v>31513169800120</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D4" s="2"/>
       <c r="E4" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I4" s="3">
-        <v>11750015475</v>
+        <v>11750763975</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K4" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>21</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="1">
-        <v>31513169800120</v>
+        <v>31513169800146</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="D5" s="2"/>
       <c r="E5" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2" t="s">
         <v>31</v>
       </c>
       <c r="I5" s="3">
         <v>11750763975</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K5" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>21</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="1">
-        <v>31513169800146</v>
+        <v>31513169800153</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="D6" s="2"/>
       <c r="E6" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G6" s="2"/>
       <c r="H6" s="2" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="I6" s="3">
         <v>11750763975</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="1">
-        <v>31513169800153</v>
+        <v>31513169800179</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="D7" s="2"/>
       <c r="E7" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F7" s="2" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="G7" s="2"/>
       <c r="H7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I7" s="3">
         <v>11750763975</v>
       </c>
       <c r="J7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="M7" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="1">
-        <v>31513169800179</v>
+        <v>31513169800203</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="D8" s="2"/>
       <c r="E8" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="F8" s="2" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I8" s="3">
         <v>11750763975</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
-        <v>31513169800203</v>
+        <v>35185807100027</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>40</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="I9" s="3">
-        <v>11750763975</v>
+        <v>42670151467</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L9" s="2" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
-        <v>35185807100027</v>
+        <v>38903568400064</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>41</v>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>43</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="I10" s="3">
-        <v>42670151467</v>
+        <v>72330258733</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
         <v>40765437500044</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>45</v>
       </c>
       <c r="D11" s="2" t="s">
@@ -1294,55 +1294,55 @@
       <c r="K16" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L16" s="2" t="s">
         <v>21</v>
       </c>
       <c r="M16" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="1">
         <v>78616304800014</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>64</v>
       </c>
       <c r="D17" s="2"/>
       <c r="E17" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="I17" s="3">
         <v>52490101949</v>
       </c>
       <c r="J17" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K17" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L17" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M17" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="1">
         <v>80464190000019</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="2" t="s">
@@ -1483,90 +1483,90 @@
         <v>21</v>
       </c>
       <c r="M21" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="1">
         <v>83057879500023</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>77</v>
       </c>
       <c r="D22" s="2"/>
       <c r="E22" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>79</v>
       </c>
       <c r="G22" s="2"/>
       <c r="H22" s="2" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="I22" s="3">
         <v>93060813206</v>
       </c>
       <c r="J22" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K22" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L22" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M22" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="1">
         <v>88776394400022</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>80</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>81</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>82</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>83</v>
       </c>
       <c r="G23" s="2"/>
       <c r="H23" s="2" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I23" s="3">
         <v>28760633776</v>
       </c>
       <c r="J23" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K23" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L23" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M23" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="1">
         <v>91850054700016</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="2" t="s">
@@ -1631,31 +1631,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 08/03/2026 06:42:43</dc:description>
+  <dc:description>Export en date du 09/17/2026 08:27:24</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>