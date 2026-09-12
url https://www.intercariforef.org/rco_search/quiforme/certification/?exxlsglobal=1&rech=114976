--- v0 (2026-04-30)
+++ v1 (2026-09-12)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$M$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>ÉTAT ADMINISTRATIF</t>
   </si>
   <si>
     <t>RAISON SOCIALE</t>
   </si>
   <si>
     <t>ENSEIGNE</t>
   </si>
   <si>
     <t>ADRESSE</t>
   </si>
   <si>
     <t>DATE D'OUVERTURE</t>
   </si>
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
@@ -335,50 +335,53 @@
     <t>29/06/2015</t>
   </si>
   <si>
     <t>20/10/2025</t>
   </si>
   <si>
     <t>SPL ASSISTANCE A LA FORMATION PROFESSIONNELLE DES ADULTES A LA REUNION</t>
   </si>
   <si>
     <t>SPL AFPAR</t>
   </si>
   <si>
     <t>151 RUE JULIETTE DODU 97400 SAINT-DENIS</t>
   </si>
   <si>
     <t>01/07/2015</t>
   </si>
   <si>
     <t>BAGUETTE ACADEMY</t>
   </si>
   <si>
     <t>30 RUE JOANNES CARRET 69009 LYON</t>
   </si>
   <si>
     <t>01/01/2024</t>
+  </si>
+  <si>
+    <t>26/12/2025</t>
   </si>
   <si>
     <t>FORMA BATI PLUS</t>
   </si>
   <si>
     <t>ZAC 18 L'AIGUILLE 97128 GOYAVE</t>
   </si>
   <si>
     <t>05/09/2024</t>
   </si>
   <si>
     <t>01973392797</t>
   </si>
   <si>
     <t>DN ACADEMY</t>
   </si>
   <si>
     <t>397 AVENUE JEAN-JACQUES FOURNIER 77550 MOISSY-CRAMAYEL</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
 </sst>
 </file>
 
@@ -1366,51 +1369,51 @@
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="2" t="s">
         <v>81</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>82</v>
       </c>
       <c r="G16" s="2"/>
       <c r="H16" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I16" s="3">
         <v>91660157666</v>
       </c>
       <c r="J16" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K16" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L16" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M16" s="2" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="1">
         <v>78471790200059</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>83</v>
       </c>
       <c r="D17" s="2"/>
       <c r="E17" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2" t="s">
         <v>86</v>
       </c>
       <c r="I17" s="3"/>
       <c r="J17" s="2" t="s">
@@ -1598,135 +1601,135 @@
       <c r="G22" s="2"/>
       <c r="H22" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I22" s="3">
         <v>98970001397</v>
       </c>
       <c r="J22" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K22" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L22" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M22" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="1">
         <v>81752377200058</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>104</v>
       </c>
       <c r="D23" s="2"/>
       <c r="E23" s="2" t="s">
         <v>105</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>106</v>
       </c>
-      <c r="G23" s="2"/>
+      <c r="G23" s="2" t="s">
+        <v>107</v>
+      </c>
       <c r="H23" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="I23" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I23" s="3"/>
       <c r="J23" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K23" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L23" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M23" s="2" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="1">
         <v>91346347700020</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D24" s="2"/>
       <c r="E24" s="2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G24" s="2"/>
       <c r="H24" s="2" t="s">
         <v>70</v>
       </c>
       <c r="I24" s="3" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="J24" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K24" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L24" s="2" t="s">
         <v>21</v>
       </c>
       <c r="M24" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="1">
         <v>92189937300028</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D25" s="2"/>
       <c r="E25" s="2" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2" t="s">
         <v>40</v>
       </c>
       <c r="I25" s="3">
         <v>11911025191</v>
       </c>
       <c r="J25" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K25" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L25" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M25" s="2" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -1758,31 +1761,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/01/2026 00:28:25</dc:description>
+  <dc:description>Export en date du 09/12/2026 18:46:48</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>