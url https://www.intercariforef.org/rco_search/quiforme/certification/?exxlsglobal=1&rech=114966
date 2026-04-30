--- v1 (2026-03-10)
+++ v2 (2026-04-30)
@@ -1357,31 +1357,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/10/2026 14:53:19</dc:description>
+  <dc:description>Export en date du 04/30/2026 18:43:06</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>