--- v2 (2026-04-30)
+++ v3 (2026-08-15)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$M$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>ÉTAT ADMINISTRATIF</t>
   </si>
   <si>
     <t>RAISON SOCIALE</t>
   </si>
   <si>
     <t>ENSEIGNE</t>
   </si>
   <si>
     <t>ADRESSE</t>
   </si>
   <si>
     <t>DATE D'OUVERTURE</t>
   </si>
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
@@ -236,50 +236,53 @@
     <t>BOU'SOL</t>
   </si>
   <si>
     <t>25 BOULEVARD LEDRU ROLLIN 13015 MARSEILLE</t>
   </si>
   <si>
     <t>01/07/2019</t>
   </si>
   <si>
     <t>JMB FORMATION</t>
   </si>
   <si>
     <t>245 ROUTE DES LUCIOLES 06560 VALBONNE</t>
   </si>
   <si>
     <t>08/09/2014</t>
   </si>
   <si>
     <t>BAGUETTE ACADEMY</t>
   </si>
   <si>
     <t>30 RUE JOANNES CARRET 69009 LYON</t>
   </si>
   <si>
     <t>01/01/2024</t>
+  </si>
+  <si>
+    <t>26/12/2025</t>
   </si>
   <si>
     <t>FORMA BATI PLUS</t>
   </si>
   <si>
     <t>ZAC 18 L'AIGUILLE 97128 GOYAVE</t>
   </si>
   <si>
     <t>05/09/2024</t>
   </si>
   <si>
     <t>01973392797</t>
   </si>
   <si>
     <t>DN ACADEMY</t>
   </si>
   <si>
     <t>397 AVENUE JEAN-JACQUES FOURNIER 77550 MOISSY-CRAMAYEL</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
 </sst>
 </file>
 
@@ -1041,51 +1044,51 @@
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I10" s="3">
         <v>91660157666</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M10" s="2" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
         <v>78471790200059</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>59</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
         <v>60</v>
       </c>
       <c r="I11" s="3"/>
       <c r="J11" s="2" t="s">
@@ -1197,135 +1200,135 @@
       <c r="G14" s="2"/>
       <c r="H14" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I14" s="3">
         <v>93060746106</v>
       </c>
       <c r="J14" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L14" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M14" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="1">
         <v>81752377200058</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>71</v>
       </c>
       <c r="D15" s="2"/>
       <c r="E15" s="2" t="s">
         <v>72</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="G15" s="2"/>
+      <c r="G15" s="2" t="s">
+        <v>74</v>
+      </c>
       <c r="H15" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="I15" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I15" s="3"/>
       <c r="J15" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K15" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L15" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M15" s="2" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="1">
         <v>91346347700020</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G16" s="2"/>
       <c r="H16" s="2" t="s">
         <v>53</v>
       </c>
       <c r="I16" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="J16" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K16" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L16" s="2" t="s">
         <v>21</v>
       </c>
       <c r="M16" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="1">
         <v>92189937300028</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D17" s="2"/>
       <c r="E17" s="2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2" t="s">
         <v>31</v>
       </c>
       <c r="I17" s="3">
         <v>11911025191</v>
       </c>
       <c r="J17" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K17" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L17" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M17" s="2" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -1357,31 +1360,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/30/2026 18:43:06</dc:description>
+  <dc:description>Export en date du 08/15/2026 08:28:10</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>