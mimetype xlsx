--- v5 (2026-08-06)
+++ v6 (2026-09-22)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$M$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="190">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="191">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>ÉTAT ADMINISTRATIF</t>
   </si>
   <si>
     <t>RAISON SOCIALE</t>
   </si>
   <si>
     <t>ENSEIGNE</t>
   </si>
   <si>
     <t>ADRESSE</t>
   </si>
   <si>
     <t>DATE D'OUVERTURE</t>
   </si>
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
@@ -220,51 +220,51 @@
   <si>
     <t>4 QUAI DES QUEYRIES 33100 BORDEAUX</t>
   </si>
   <si>
     <t>01/07/2022</t>
   </si>
   <si>
     <t>Fermé</t>
   </si>
   <si>
     <t>PIGIER - MBWAY - MY DIGITAL SCHOOL</t>
   </si>
   <si>
     <t>BATIMENT OPUS 1 1 IMPASSE EDMEE CHANDON 44800 SAINT-HERBLAIN</t>
   </si>
   <si>
     <t>30/06/2025</t>
   </si>
   <si>
     <t>40 RUE DU CHEMIN VERT 75011 PARIS</t>
   </si>
   <si>
     <t>01/09/2022</t>
   </si>
   <si>
-    <t>PIGIER - MY DIGITAL SCHOOL</t>
+    <t>PIGIER - MY DIGITAL SCHOOL -  WIN SPORT SCHOOL</t>
   </si>
   <si>
     <t>8 RUE DES CINQ PIQUETS 54000 NANCY</t>
   </si>
   <si>
     <t>24/08/2023</t>
   </si>
   <si>
     <t>79 RUE CHRISTIAN MARTINEZ 30900 NIMES</t>
   </si>
   <si>
     <t>31/03/2024</t>
   </si>
   <si>
     <t>1 AVENUE DU GENERAL NIESSEL 37200 TOURS</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
   <si>
     <t>ORLEANS PLAZA ILOT DE LA RAPE RUE PIERRE-GILLES DE GENNES 45000 ORLEANS</t>
   </si>
@@ -494,50 +494,53 @@
     <t>01/02/2013</t>
   </si>
   <si>
     <t>01/05/2023</t>
   </si>
   <si>
     <t>62.09Z</t>
   </si>
   <si>
     <t>9 RUE GRANDET 49100 ANGERS</t>
   </si>
   <si>
     <t>04/05/2026</t>
   </si>
   <si>
     <t>LE COURS MESSIDORO L.C.M.</t>
   </si>
   <si>
     <t>LE COURS MESSIDORO</t>
   </si>
   <si>
     <t>142/146 142 AVENUE DE TOULON 13010 MARSEILLE</t>
   </si>
   <si>
     <t>31/07/2020</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
   </si>
   <si>
     <t>INSTIT SUPER SECRET ETUD COMPT</t>
   </si>
   <si>
     <t>8 RUE FRANCOISE D'EAUBONNE 31200 TOULOUSE</t>
   </si>
   <si>
     <t>30/07/2013</t>
   </si>
   <si>
     <t>BL FORMATION</t>
   </si>
   <si>
     <t>217 AVENUE PIERRE BROSSOLETTE 10000 TROYES</t>
   </si>
   <si>
     <t>20/09/2018</t>
   </si>
   <si>
     <t>ML FORMATION</t>
   </si>
   <si>
     <t>17 AVENUE ANDRE MALRAUX 57000 METZ</t>
   </si>
@@ -2967,472 +2970,472 @@
       <c r="G51" s="2" t="s">
         <v>155</v>
       </c>
       <c r="H51" s="2" t="s">
         <v>153</v>
       </c>
       <c r="I51" s="3"/>
       <c r="J51" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K51" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L51" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M51" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="1">
         <v>53900509000037</v>
       </c>
       <c r="B52" s="2" t="s">
-        <v>13</v>
+        <v>62</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>156</v>
       </c>
       <c r="D52" s="2" t="s">
         <v>157</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>158</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>159</v>
       </c>
-      <c r="G52" s="2"/>
+      <c r="G52" s="2" t="s">
+        <v>160</v>
+      </c>
       <c r="H52" s="2" t="s">
         <v>132</v>
       </c>
-      <c r="I52" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I52" s="3"/>
       <c r="J52" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K52" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="L52" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M52" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" s="1">
         <v>67080157000037</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C53" s="2" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E53" s="2" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="F53" s="2" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="G53" s="2"/>
       <c r="H53" s="2" t="s">
         <v>132</v>
       </c>
       <c r="I53" s="3">
         <v>73310006731</v>
       </c>
       <c r="J53" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K53" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L53" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M53" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" s="1">
         <v>78937972400030</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C54" s="2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D54" s="2"/>
       <c r="E54" s="2" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="F54" s="2" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="G54" s="2"/>
       <c r="H54" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I54" s="3">
         <v>21100077010</v>
       </c>
       <c r="J54" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K54" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L54" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M54" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" s="1">
         <v>82791890500031</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C55" s="2" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D55" s="2"/>
       <c r="E55" s="2" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>44</v>
       </c>
       <c r="G55" s="2"/>
       <c r="H55" s="2" t="s">
         <v>132</v>
       </c>
       <c r="I55" s="3">
         <v>44570373457</v>
       </c>
       <c r="J55" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K55" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L55" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M55" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" s="1">
         <v>84795362700027</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>62</v>
       </c>
       <c r="C56" s="2" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D56" s="2"/>
       <c r="E56" s="2" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F56" s="2" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="G56" s="2" t="s">
         <v>127</v>
       </c>
       <c r="H56" s="2" t="s">
         <v>82</v>
       </c>
       <c r="I56" s="3"/>
       <c r="J56" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K56" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L56" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M56" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" s="1">
         <v>85003894400011</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C57" s="2" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D57" s="2"/>
       <c r="E57" s="2" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="F57" s="2" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="G57" s="2"/>
       <c r="H57" s="2" t="s">
         <v>75</v>
       </c>
       <c r="I57" s="3">
         <v>28760603776</v>
       </c>
       <c r="J57" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K57" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L57" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M57" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" s="1">
         <v>89510863700029</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C58" s="2" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D58" s="2"/>
       <c r="E58" s="2" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F58" s="2" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="G58" s="2"/>
       <c r="H58" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I58" s="3">
         <v>44510218751</v>
       </c>
       <c r="J58" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K58" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L58" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M58" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" s="1">
         <v>90951181800017</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C59" s="2" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D59" s="2"/>
       <c r="E59" s="2" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="G59" s="2"/>
       <c r="H59" s="2" t="s">
         <v>82</v>
       </c>
       <c r="I59" s="3">
         <v>27210434021</v>
       </c>
       <c r="J59" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K59" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L59" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M59" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="60" spans="1:13">
       <c r="A60" s="1">
         <v>91033092700013</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>62</v>
       </c>
       <c r="C60" s="2" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D60" s="2"/>
       <c r="E60" s="2" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F60" s="2" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="G60" s="2" t="s">
         <v>74</v>
       </c>
       <c r="H60" s="2" t="s">
         <v>75</v>
       </c>
       <c r="I60" s="3"/>
       <c r="J60" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K60" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L60" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M60" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" s="1">
         <v>91521149400017</v>
       </c>
       <c r="B61" s="2" t="s">
         <v>62</v>
       </c>
       <c r="C61" s="2" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D61" s="2"/>
       <c r="E61" s="2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>61</v>
       </c>
       <c r="G61" s="2" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="H61" s="2" t="s">
         <v>82</v>
       </c>
       <c r="I61" s="3"/>
       <c r="J61" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K61" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L61" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M61" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="62" spans="1:13">
       <c r="A62" s="1">
         <v>91521149400025</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C62" s="2" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D62" s="2"/>
       <c r="E62" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="F62" s="2" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="G62" s="2"/>
       <c r="H62" s="2" t="s">
         <v>82</v>
       </c>
       <c r="I62" s="3">
         <v>75640561964</v>
       </c>
       <c r="J62" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K62" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L62" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M62" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" s="1">
         <v>93974520400023</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C63" s="2" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D63" s="2"/>
       <c r="E63" s="2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="F63" s="2" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="G63" s="2"/>
       <c r="H63" s="2" t="s">
         <v>82</v>
       </c>
       <c r="I63" s="3">
         <v>84630624563</v>
       </c>
       <c r="J63" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K63" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L63" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M63" s="2" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -3464,31 +3467,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 08/06/2026 02:20:15</dc:description>
+  <dc:description>Export en date du 09/23/2026 00:37:17</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>