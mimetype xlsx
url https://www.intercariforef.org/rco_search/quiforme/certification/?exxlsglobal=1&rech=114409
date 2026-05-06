--- v2 (2026-03-13)
+++ v3 (2026-05-06)
@@ -244,54 +244,54 @@
   <si>
     <t>8242P000442</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES DU VELAY</t>
   </si>
   <si>
     <t>CFPPA ADULTES D'YSSINGEAUX</t>
   </si>
   <si>
     <t>DOMAINE DE CHOUMOUROUX 50 IMPASSE DES EPICEAS 43200 YSSINGEAUX</t>
   </si>
   <si>
     <t>8343P000743</t>
   </si>
   <si>
     <t>LYCEE D'ENSEIGNEMENT GENERAL ET TECHNOLOGIQUE AGRICOLE DE SAINTE-GEMMES</t>
   </si>
   <si>
     <t>EPLEFPA</t>
   </si>
   <si>
     <t>LE FRESNE 49130 STE GEMMES SUR LOIRE</t>
   </si>
   <si>
-    <t>EPLEFPA DE LA HAUTE-MARNE</t>
-[...2 lines deleted...]
-    <t>LEGTA REGIONAL DE LA HAUTE-MARNE</t>
+    <t>EPLEFPA AGRI-POLES HAUTE-MARNE</t>
+  </si>
+  <si>
+    <t>LEGTA EDGARD PISANI</t>
   </si>
   <si>
     <t>RUE DU LYCEE 52000 CHAMARANDES-CHOIGNES</t>
   </si>
   <si>
     <t>2152P001252</t>
   </si>
   <si>
     <t>AGRICAMPUS LAVAL</t>
   </si>
   <si>
     <t>321 ROUTE DE SAINT NAZAIRE 53000 LAVAL</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLE DE LA MEUSE</t>
   </si>
   <si>
     <t>LEGTPA DE BAR LE DUC</t>
   </si>
   <si>
     <t>TECHNOPOLE PHILIPPE DE VILMORIN CHEMIN DE POPEY 55000 BAR-LE-DUC</t>
   </si>
   <si>
     <t>4155P000755</t>
   </si>
@@ -1011,51 +1011,51 @@
         <v>19080804800036</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>28</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>30</v>
       </c>
       <c r="J4" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="1">
         <v>19080863400017</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="2" t="s">
@@ -2225,31 +2225,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/13/2026 17:26:59</dc:description>
+  <dc:description>Export en date du 05/06/2026 19:24:22</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>