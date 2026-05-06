--- v2 (2026-03-20)
+++ v3 (2026-05-06)
@@ -175,66 +175,66 @@
   <si>
     <t>POLE SUPERIEUR D'ENSEIGNEMENT ARTISTIQUE PARIS - BOULOGNE-BILLANCOURT</t>
   </si>
   <si>
     <t>14 RUE DE MADRID 75008 PARIS</t>
   </si>
   <si>
     <t>21/12/2009</t>
   </si>
   <si>
     <t>27/11/2025</t>
   </si>
   <si>
     <t>84.12Z</t>
   </si>
   <si>
     <t>POLE SUPERIEUR D'ENSEIGNEMENT ARTISTIQUE AUBERVILLIERS - LA COURNEUVE - SEINE SAINT DENIS - ILE DE FRANCE</t>
   </si>
   <si>
     <t>41 AVENUE GABRIEL PERI 93120 LA COURNEUVE</t>
   </si>
   <si>
     <t>12/07/2018</t>
   </si>
   <si>
+    <t>RESONANCES MUSIQUE ET DANSE</t>
+  </si>
+  <si>
+    <t>19 RUE MONTHYON 33800 BORDEAUX</t>
+  </si>
+  <si>
+    <t>01/03/1999</t>
+  </si>
+  <si>
     <t>POLE ALIENOR</t>
   </si>
   <si>
     <t>10 RUE DE LA TETE NOIRE 86000 POITIERS</t>
   </si>
   <si>
     <t>01/09/1997</t>
-  </si>
-[...7 lines deleted...]
-    <t>01/03/1999</t>
   </si>
   <si>
     <t>ECOLE SUPERIEURE DE MUSIQUE BOURGOGNE-FRANCHE-COMTE</t>
   </si>
   <si>
     <t>15 PLACE GRANGIER 21000 DIJON</t>
   </si>
   <si>
     <t>18/01/2021</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>ECOLE SUPERIEURE MUSIQUE ET DANSE HAUTS-DE-FRANCE - LILLE</t>
   </si>
   <si>
     <t>RUE ALPHONSE COLAS 59800 LILLE</t>
   </si>
   <si>
     <t>01/01/2012</t>
   </si>
 </sst>
 </file>
 
@@ -995,117 +995,117 @@
       <c r="F10" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
         <v>39</v>
       </c>
       <c r="I10" s="3">
         <v>11930803493</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
-        <v>35315068300038</v>
+        <v>38345677900032</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>53</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>55</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
         <v>39</v>
       </c>
       <c r="I11" s="3">
-        <v>54860061486</v>
+        <v>72330230333</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L11" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
-        <v>38345677900032</v>
+        <v>35315068300038</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>56</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
         <v>39</v>
       </c>
       <c r="I12" s="3">
-        <v>72330230333</v>
+        <v>54860061486</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L12" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="1">
         <v>42490421700041</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>59</v>
       </c>
       <c r="D13" s="2"/>
       <c r="E13" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>61</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>62</v>
       </c>
@@ -1195,31 +1195,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/20/2026 14:46:00</dc:description>
+  <dc:description>Export en date du 05/06/2026 15:13:06</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>