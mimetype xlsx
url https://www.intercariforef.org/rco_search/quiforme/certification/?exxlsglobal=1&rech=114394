--- v3 (2026-05-06)
+++ v4 (2026-08-24)
@@ -175,66 +175,66 @@
   <si>
     <t>POLE SUPERIEUR D'ENSEIGNEMENT ARTISTIQUE PARIS - BOULOGNE-BILLANCOURT</t>
   </si>
   <si>
     <t>14 RUE DE MADRID 75008 PARIS</t>
   </si>
   <si>
     <t>21/12/2009</t>
   </si>
   <si>
     <t>27/11/2025</t>
   </si>
   <si>
     <t>84.12Z</t>
   </si>
   <si>
     <t>POLE SUPERIEUR D'ENSEIGNEMENT ARTISTIQUE AUBERVILLIERS - LA COURNEUVE - SEINE SAINT DENIS - ILE DE FRANCE</t>
   </si>
   <si>
     <t>41 AVENUE GABRIEL PERI 93120 LA COURNEUVE</t>
   </si>
   <si>
     <t>12/07/2018</t>
   </si>
   <si>
+    <t>POLE ALIENOR</t>
+  </si>
+  <si>
+    <t>10 RUE DE LA TETE NOIRE 86000 POITIERS</t>
+  </si>
+  <si>
+    <t>01/09/1997</t>
+  </si>
+  <si>
     <t>RESONANCES MUSIQUE ET DANSE</t>
   </si>
   <si>
     <t>19 RUE MONTHYON 33800 BORDEAUX</t>
   </si>
   <si>
     <t>01/03/1999</t>
-  </si>
-[...7 lines deleted...]
-    <t>01/09/1997</t>
   </si>
   <si>
     <t>ECOLE SUPERIEURE DE MUSIQUE BOURGOGNE-FRANCHE-COMTE</t>
   </si>
   <si>
     <t>15 PLACE GRANGIER 21000 DIJON</t>
   </si>
   <si>
     <t>18/01/2021</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>ECOLE SUPERIEURE MUSIQUE ET DANSE HAUTS-DE-FRANCE - LILLE</t>
   </si>
   <si>
     <t>RUE ALPHONSE COLAS 59800 LILLE</t>
   </si>
   <si>
     <t>01/01/2012</t>
   </si>
 </sst>
 </file>
 
@@ -904,51 +904,51 @@
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="1">
         <v>20003014600019</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>43</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="3">
-        <v>52440673244</v>
+        <v>53351297035</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
         <v>20003918800012</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>45</v>
       </c>
       <c r="D9" s="2"/>
@@ -995,114 +995,114 @@
       <c r="F10" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
         <v>39</v>
       </c>
       <c r="I10" s="3">
         <v>11930803493</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
-        <v>38345677900032</v>
+        <v>35315068300038</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>53</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>55</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
         <v>39</v>
       </c>
       <c r="I11" s="3">
-        <v>72330230333</v>
+        <v>54860061486</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L11" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
-        <v>35315068300038</v>
+        <v>38345677900032</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>56</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
         <v>39</v>
       </c>
       <c r="I12" s="3">
-        <v>54860061486</v>
+        <v>72330230333</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L12" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="1">
         <v>42490421700041</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>59</v>
       </c>
       <c r="D13" s="2"/>
       <c r="E13" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>61</v>
       </c>
@@ -1195,31 +1195,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/06/2026 15:13:06</dc:description>
+  <dc:description>Export en date du 08/24/2026 09:23:44</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>