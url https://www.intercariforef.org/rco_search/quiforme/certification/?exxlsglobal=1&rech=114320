--- v4 (2026-03-24)
+++ v5 (2026-05-10)
@@ -79,96 +79,96 @@
   <si>
     <t>Actif</t>
   </si>
   <si>
     <t>CHAMBRE DE METIERS ET DE L'ARTISANAT DE REGION NOUVELLE AQUITAINE</t>
   </si>
   <si>
     <t>CMAR NOUVELLE AQUITAINE</t>
   </si>
   <si>
     <t>46 RUE GENERAL DE LARMINAT 33000 BORDEAUX</t>
   </si>
   <si>
     <t>01/01/2021</t>
   </si>
   <si>
     <t>94.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>VRAI</t>
   </si>
   <si>
-    <t>LYCEE LIBERGIER</t>
+    <t>LYCEE GENERAL ET TECHNOLOGIQUE HUGUES LIBERGIER</t>
   </si>
   <si>
     <t>GRETA DE LA MARNE</t>
   </si>
   <si>
     <t>20 RUE DES AUGUSTINS 51100 REIMS</t>
   </si>
   <si>
     <t>03/04/1989</t>
   </si>
   <si>
     <t>85.59A</t>
   </si>
   <si>
     <t>2151P000451</t>
   </si>
   <si>
+    <t>LE FIEF DE GAMBERT</t>
+  </si>
+  <si>
+    <t>22 ROUTE DE LARNAGE 26600 TAIN-L'HERMITAGE</t>
+  </si>
+  <si>
+    <t>15/02/2008</t>
+  </si>
+  <si>
+    <t>79.90Z</t>
+  </si>
+  <si>
     <t>CIFCA</t>
   </si>
   <si>
     <t>14 RUE DES FILLETTES 75018 PARIS</t>
   </si>
   <si>
     <t>15/03/2005</t>
   </si>
   <si>
     <t>85.59B</t>
   </si>
   <si>
     <t>146 AVENUE DES ETATS UNIS 31200 TOULOUSE</t>
   </si>
   <si>
     <t>01/08/2020</t>
-  </si>
-[...10 lines deleted...]
-    <t>79.90Z</t>
   </si>
   <si>
     <t>MAISON FAMILIALE RURALE D EDUCATION ET D ORIENTATION MFR LA POMMERAYE</t>
   </si>
   <si>
     <t>7 CHEMIN DE VAUJOU 49620 MAUGES-SUR-LOIRE</t>
   </si>
   <si>
     <t>21/05/2012</t>
   </si>
   <si>
     <t>85.32Z</t>
   </si>
   <si>
     <t>ICEP</t>
   </si>
   <si>
     <t>1 RUE RENE CASSIN 14280 SAINT-CONTEST</t>
   </si>
   <si>
     <t>02/07/2020</t>
   </si>
   <si>
     <t>70.10Z</t>
   </si>
@@ -687,151 +687,151 @@
       <c r="F3" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="2"/>
       <c r="H3" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M3" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="1">
-        <v>30298114700044</v>
+        <v>50293707100012</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="D4" s="2"/>
       <c r="E4" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2" t="s">
         <v>30</v>
       </c>
       <c r="I4" s="3">
-        <v>11750823475</v>
+        <v>84260273526</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K4" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="1">
-        <v>30298114700051</v>
+        <v>30298114700044</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="D5" s="2"/>
       <c r="E5" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="I5" s="3">
         <v>11750823475</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="1">
-        <v>50293707100012</v>
+        <v>30298114700051</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D6" s="2"/>
       <c r="E6" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G6" s="2"/>
       <c r="H6" s="2" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="I6" s="3">
-        <v>84260273526</v>
+        <v>11750823475</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K6" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="1">
         <v>78618701300028</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D7" s="2"/>
       <c r="E7" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>39</v>
       </c>
@@ -959,31 +959,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/24/2026 07:09:26</dc:description>
+  <dc:description>Export en date du 05/10/2026 20:20:15</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>