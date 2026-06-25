--- v5 (2026-05-10)
+++ v6 (2026-06-25)
@@ -97,78 +97,78 @@
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>VRAI</t>
   </si>
   <si>
     <t>LYCEE GENERAL ET TECHNOLOGIQUE HUGUES LIBERGIER</t>
   </si>
   <si>
     <t>GRETA DE LA MARNE</t>
   </si>
   <si>
     <t>20 RUE DES AUGUSTINS 51100 REIMS</t>
   </si>
   <si>
     <t>03/04/1989</t>
   </si>
   <si>
     <t>85.59A</t>
   </si>
   <si>
     <t>2151P000451</t>
   </si>
   <si>
+    <t>CIFCA</t>
+  </si>
+  <si>
+    <t>14 RUE DES FILLETTES 75018 PARIS</t>
+  </si>
+  <si>
+    <t>15/03/2005</t>
+  </si>
+  <si>
+    <t>85.59B</t>
+  </si>
+  <si>
+    <t>146 AVENUE DES ETATS UNIS 31200 TOULOUSE</t>
+  </si>
+  <si>
+    <t>01/08/2020</t>
+  </si>
+  <si>
     <t>LE FIEF DE GAMBERT</t>
   </si>
   <si>
     <t>22 ROUTE DE LARNAGE 26600 TAIN-L'HERMITAGE</t>
   </si>
   <si>
     <t>15/02/2008</t>
   </si>
   <si>
     <t>79.90Z</t>
-  </si>
-[...16 lines deleted...]
-    <t>01/08/2020</t>
   </si>
   <si>
     <t>MAISON FAMILIALE RURALE D EDUCATION ET D ORIENTATION MFR LA POMMERAYE</t>
   </si>
   <si>
     <t>7 CHEMIN DE VAUJOU 49620 MAUGES-SUR-LOIRE</t>
   </si>
   <si>
     <t>21/05/2012</t>
   </si>
   <si>
     <t>85.32Z</t>
   </si>
   <si>
     <t>ICEP</t>
   </si>
   <si>
     <t>1 RUE RENE CASSIN 14280 SAINT-CONTEST</t>
   </si>
   <si>
     <t>02/07/2020</t>
   </si>
   <si>
     <t>70.10Z</t>
   </si>
@@ -687,151 +687,151 @@
       <c r="F3" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="2"/>
       <c r="H3" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M3" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="1">
-        <v>50293707100012</v>
+        <v>30298114700044</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="D4" s="2"/>
       <c r="E4" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2" t="s">
         <v>30</v>
       </c>
       <c r="I4" s="3">
-        <v>84260273526</v>
+        <v>11750823475</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K4" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="1">
-        <v>30298114700044</v>
+        <v>30298114700051</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="D5" s="2"/>
       <c r="E5" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="F5" s="2" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="I5" s="3">
         <v>11750823475</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="1">
-        <v>30298114700051</v>
+        <v>50293707100012</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D6" s="2"/>
       <c r="E6" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F6" s="2" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="G6" s="2"/>
       <c r="H6" s="2" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="I6" s="3">
-        <v>11750823475</v>
+        <v>84260273526</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K6" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="1">
         <v>78618701300028</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D7" s="2"/>
       <c r="E7" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>39</v>
       </c>
@@ -959,31 +959,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/10/2026 20:20:15</dc:description>
+  <dc:description>Export en date du 06/26/2026 00:35:20</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>