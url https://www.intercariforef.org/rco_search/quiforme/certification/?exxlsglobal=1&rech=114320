--- v6 (2026-06-25)
+++ v7 (2026-08-28)
@@ -959,31 +959,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/26/2026 00:35:20</dc:description>
+  <dc:description>Export en date du 08/28/2026 09:07:26</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>