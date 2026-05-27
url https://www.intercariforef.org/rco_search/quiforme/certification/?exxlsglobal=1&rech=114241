--- v0 (2026-04-05)
+++ v1 (2026-05-27)
@@ -76,159 +76,159 @@
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
     <t>UNION DEPARTEMENTALE SCOLAIRE ET D INTERET SOCIAL</t>
   </si>
   <si>
     <t>2 ALLEE HECTOR CAPDELAYRE 66300 THUIR</t>
   </si>
   <si>
     <t>26/05/2008</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>VRAI</t>
   </si>
   <si>
+    <t>MOREAU PHILIPPE</t>
+  </si>
+  <si>
+    <t>CTR EQUESTRE DES MULOTTES RTE DE THIRON 78980 BREVAL</t>
+  </si>
+  <si>
+    <t>01/08/1994</t>
+  </si>
+  <si>
+    <t>85.51Z</t>
+  </si>
+  <si>
+    <t>ACTION CHEVAL FORMATION</t>
+  </si>
+  <si>
+    <t>30 RUE PROSPER MERIMEE 38100 GRENOBLE</t>
+  </si>
+  <si>
+    <t>16/03/2007</t>
+  </si>
+  <si>
+    <t>85.59B</t>
+  </si>
+  <si>
+    <t>LES ECURIES DE BRIAL</t>
+  </si>
+  <si>
+    <t>1475 ROUTE DE MONTBARTIER 82710 BRESSOLS</t>
+  </si>
+  <si>
+    <t>01/01/1994</t>
+  </si>
+  <si>
+    <t>ECURIES LES LUACAS</t>
+  </si>
+  <si>
+    <t>LE GRELEY 180 ROUTE DE FAUQUEY 33670 LA SAUVE</t>
+  </si>
+  <si>
+    <t>01/02/2014</t>
+  </si>
+  <si>
+    <t>01.43Z</t>
+  </si>
+  <si>
+    <t>ANAIS BERTHIER HORSES (ABH)</t>
+  </si>
+  <si>
+    <t>LA GRANDE MAISON CHAMBOURG 37130 BREHEMONT</t>
+  </si>
+  <si>
+    <t>16/04/2016</t>
+  </si>
+  <si>
+    <t>93.19Z</t>
+  </si>
+  <si>
+    <t>A.G.C.P.N.E.E</t>
+  </si>
+  <si>
+    <t>12 AVENUE DE LA REPUBLIQUE 41600 LAMOTTE-BEUVRON</t>
+  </si>
+  <si>
+    <t>21/05/2007</t>
+  </si>
+  <si>
+    <t>94.99Z</t>
+  </si>
+  <si>
+    <t>DOMAINE EQUESTRE DU POET</t>
+  </si>
+  <si>
+    <t>PETITE SAINTE ANNE 05300 LE POET</t>
+  </si>
+  <si>
+    <t>15/04/2011</t>
+  </si>
+  <si>
+    <t>93.12Z</t>
+  </si>
+  <si>
     <t>EARL ECURIES DE SAINT LUNAIRE</t>
   </si>
   <si>
     <t>LE PONT AUX DIEUX 35800 SAINT-LUNAIRE</t>
   </si>
   <si>
     <t>01/02/2013</t>
   </si>
   <si>
     <t>01.50Z</t>
   </si>
   <si>
     <t>PGM FORMATION</t>
   </si>
   <si>
     <t>1 RES DE THIRON 78980 BREVAL</t>
   </si>
   <si>
     <t>01/09/2015</t>
   </si>
   <si>
-    <t>85.51Z</t>
-[...13 lines deleted...]
-  <si>
     <t>UCPA FORMATION</t>
   </si>
   <si>
     <t>21 RUE DE STALINGRAD 94110 ARCUEIL</t>
   </si>
   <si>
     <t>31/07/2019</t>
-  </si>
-[...64 lines deleted...]
-    <t>01/01/1994</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
@@ -670,186 +670,188 @@
       <c r="F2" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G2" s="2"/>
       <c r="H2" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I2" s="3">
         <v>76660226866</v>
       </c>
       <c r="J2" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L2" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="1">
-        <v>79127073900018</v>
+        <v>34417743100022</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D3" s="2"/>
       <c r="E3" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G3" s="2"/>
       <c r="H3" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I3" s="3">
-        <v>53350970035</v>
+        <v>11788806978</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M3" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="1">
-        <v>81351611900019</v>
+        <v>50786235700013</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D4" s="2"/>
       <c r="E4" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I4" s="3">
-        <v>11788800078</v>
+        <v>82380439238</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K4" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M4" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="1">
-        <v>53254564700010</v>
+        <v>39348765700016</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D5" s="2"/>
       <c r="E5" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="I5" s="3"/>
+        <v>23</v>
+      </c>
+      <c r="I5" s="3">
+        <v>73820021982</v>
+      </c>
       <c r="J5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="1">
-        <v>85386655600014</v>
+        <v>45362827300022</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D6" s="2"/>
       <c r="E6" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="F6" s="2" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="G6" s="2"/>
       <c r="H6" s="2" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="I6" s="3">
-        <v>11941012094</v>
+        <v>75331258533</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="1">
         <v>49925404300023</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>35</v>
       </c>
       <c r="D7" s="2"/>
       <c r="E7" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>37</v>
       </c>
@@ -888,194 +890,192 @@
         <v>40</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>41</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2" t="s">
         <v>42</v>
       </c>
       <c r="I8" s="3"/>
       <c r="J8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
-        <v>50786235700013</v>
+        <v>53254564700010</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="I9" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I9" s="3"/>
       <c r="J9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M9" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
-        <v>45362827300022</v>
+        <v>79127073900018</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>47</v>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>49</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I10" s="3">
-        <v>75331258533</v>
+        <v>53350970035</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
-        <v>34417743100022</v>
+        <v>81351611900019</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>51</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="I11" s="3">
-        <v>11788806978</v>
+        <v>11788800078</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M11" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
-        <v>39348765700016</v>
+        <v>85386655600014</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>54</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="I12" s="3">
-        <v>73820021982</v>
+        <v>11941012094</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="L12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M12" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
@@ -1088,31 +1088,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/05/2026 14:34:49</dc:description>
+  <dc:description>Export en date du 05/27/2026 22:53:32</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>